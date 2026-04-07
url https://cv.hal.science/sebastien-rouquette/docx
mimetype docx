--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Rouquette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette, Associate Professor, Laboratoire de Mécanique et Génie Civil, Université de Montpellier, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-6142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178895148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fields:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experimental observation of phenomena occuring during arc welding operation such as: temperature, arc voltage, current welding, weld pool imaging ... and post operation: microstructure, distortions and residual stresses. Effect of process parameters on temperature field, beld bead geometry, final microstructures, distortions and residual stresses.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modelling and simulation: heat transfers (temperature field, estimation of heat source due to electric arc ...), solid mechanics (effect of elastoplactic models on residual stresses, distortions ...), metallurgical transformations (effect on residual stresses, hardness), fluid mechanics (motion of molten metal in weld pool, effect of welding current, chemical composition of weld pool shape ..).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Processes: GTAW, GMAW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> arc welding, wire arc + additive manufacturin, temperature measurement, heat source estimation, inverse heat transfer problems, heat transfer modelling and simulation, microstructure characterization, solid mechanics modelling and simulation, elastoplastic model, residual stresses measurement with neutron diffraction technique ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research experiences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept 2008 till now:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire deMécanique et Génie Civil, Université de Montpellier, CNRS, Montpellier, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lmgc.univ-montp2.fr/spip.php?article89</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Main topic:investigation of physical phenomena occuring during arc welding operation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***January 2013 to September 2013 :***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By-Fellow of French government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Churchill College, Cambridge (UK). Topic: In-situ observation of strainevolution during GTA welding withTime Resolved X-Ray Diffraction withx-ray synchrotron.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2008 to Aug. 2008:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham (UK), Material and Metallurgy Department.Topic: investigation of heat transfer coefficient at the mould- aluminium casting interface under helium environment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept. 2006 to feb. 2008:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral research assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heriot-Watt University, School of Mechanical Engineering, Edinburgh (UK). Topic:Iterative laser straightening of distorted-welded Aluminium alloy plates.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2004 to Aug. 2006:***</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> *r</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esearch</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Université de Technologie de Troyes, Troyes (France).Topic: Thermo-mechanical simulationof a metallicplate impacted by ametallic ball: application to shot-peening process.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2003 to Aug. 2004:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporary Lecturer position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Lorient (France). Topic: Estimation of the heat source during bead on plateElectron Beam welding.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2000 to Sept. 2003:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PROcédés, Matériaux et Energie Solaire,Université dePerpignan, Perpignan(France). Thesis: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of heat transfers into a Plasma Assisted Chemical Vapour Deposition (PACVD) process with an inverse method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2008 till now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Nîmes, Mechanical Engineering department, Nîmes (France):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arc welding processes, design of experiments classes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical works of arc welding & Non Destructive Testing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2003 to Aug. 2004:**temporary lecturer position, Université de Bretagne sud, Lorient(France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2000 to Sept. 2003:**teacher, UniversitédePerpignan Via Domitia, Perpignan(France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">``</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimpory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-020-00951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches for estimating the efficiency of the cold metal transfer welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.508 - 519. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1417806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on the quality of aluminium alloy Al5Si deposits in wire and arc additive manufacturing using a cold metal transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.316 - 332. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1388995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filler wire composition on weld microstructures of a 444 ferritic stainless steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.474-483. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo-mechanical simulations of shot impacts: Effects of the temperature on the residual stress field due to shot-peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (8), pp.3879-3886. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the parameters of a Gaussian heat source by the Levenberg-Marquardt method : Application to the Electron Beam Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem: application to an electron beam welding, theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Proceedings of the 5th International Conference on Inverse Problems in Engineering: Theory and Practice, Cambridge, UK, July 11–15, 2005, 15 (7), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970701198688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the heat source parameters during the deposition of SS316L wire with GMAW-CMT process: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique SFT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique d'empilement de dépôts de fil d'Aluminium A4043 avec le procédé MIG-CMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux- Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ieme congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Steel deposits elaborated with Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of welding parameters on the quality of multilayer deposition of aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials &amp; Processing Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire and Arc Additive Manufacturing of aluminum alloy Al5Si parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th Inverse Problems, Design and Optimization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of gaussian heat flux : investigation of stationnary Gas Tungsten Arc Welding (GTAW) operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse problems in science and engineering INVW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, isaac newton institute, Dec 2011, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux fils fourrés pour le soudage à l'arc d'aciers inoxydables ferritiques destinés à la fabrication des parties chaudes de ligne d'échappement automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Januard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightening of distorted welded plates by iterative laser forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on thermal forming and welding distortion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhaud Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pron Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Arjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th european conference on residual stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem: estimation of a source term for an electron beam welding; theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd european conference on computational mechanic solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3927.8080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem : Estimation of a source term for an electron beam welding; theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling of a steel plate impacted by a shot and experimental validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Residual Stresses (ECRS7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-elasto-plastic model for shot peening : a numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eurotherm winter school METTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélastoplastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ieme congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, utt, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélasto-plastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE GAUSSIAN HEAT SOURCE PARAMETERS IN THE ELECTRON BEAM WELDING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1052.4168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMO-ELASTO-PLASTIC MODEL FOR SHOT PEENING : A NUMERICAL AND EXPERIMENTAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of shot-peening, effects of material's constitutive law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un terme source dans un problème transitoire bidimensionnel ; Application au soudage par faisceau d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de reims, May 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du coefficient d'échange convectif par la méthode du gradient conjugué dans un procédé de dépôt assisté plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de températures de surface de substrat dans un procédé de Dépôt Chimique en phase Vapeur Assisté Plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des transferts thermiques par méthode inverse dans un procédé de PACVD : approche méthodologique de la modélisation d'un processus complexe régi par un système d'équations aux dérivées partielles non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpigna-Via Domitia, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04713852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thermique et mécanique des assemblages soudés ou fabriqués additivement par des procédés de fusion à l’arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05012336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId135"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Rouquette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette, Associate Professor, Laboratoire de Mécanique et Génie Civil, Université de Montpellier, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-6142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178895148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fields:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experimental observation of phenomena occuring during arc welding operation such as: temperature, arc voltage, current welding, weld pool imaging ... and post operation: microstructure, distortions and residual stresses. Effect of process parameters on temperature field, beld bead geometry, final microstructures, distortions and residual stresses.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modelling and simulation: heat transfers (temperature field, estimation of heat source due to electric arc ...), solid mechanics (effect of elastoplactic models on residual stresses, distortions ...), metallurgical transformations (effect on residual stresses, hardness), fluid mechanics (motion of molten metal in weld pool, effect of welding current, chemical composition of weld pool shape ..).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Processes: GTAW, GMAW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> arc welding, wire arc + additive manufacturin, temperature measurement, heat source estimation, inverse heat transfer problems, heat transfer modelling and simulation, microstructure characterization, solid mechanics modelling and simulation, elastoplastic model, residual stresses measurement with neutron diffraction technique ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research experiences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept 2008 till now:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire deMécanique et Génie Civil, Université de Montpellier, CNRS, Montpellier, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lmgc.univ-montp2.fr/spip.php?article89</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Main topic:investigation of physical phenomena occuring during arc welding operation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***January 2013 to September 2013 :***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By-Fellow of French government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Churchill College, Cambridge (UK). Topic: In-situ observation of strainevolution during GTA welding withTime Resolved X-Ray Diffraction withx-ray synchrotron.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2008 to Aug. 2008:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham (UK), Material and Metallurgy Department.Topic: investigation of heat transfer coefficient at the mould- aluminium casting interface under helium environment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept. 2006 to feb. 2008:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral research assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heriot-Watt University, School of Mechanical Engineering, Edinburgh (UK). Topic:Iterative laser straightening of distorted-welded Aluminium alloy plates.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2004 to Aug. 2006:***</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> *r</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esearch</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Université de Technologie de Troyes, Troyes (France).Topic: Thermo-mechanical simulationof a metallicplate impacted by ametallic ball: application to shot-peening process.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2003 to Aug. 2004:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporary Lecturer position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Lorient (France). Topic: Estimation of the heat source during bead on plateElectron Beam welding.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2000 to Sept. 2003:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PROcédés, Matériaux et Energie Solaire,Université dePerpignan, Perpignan(France). Thesis: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of heat transfers into a Plasma Assisted Chemical Vapour Deposition (PACVD) process with an inverse method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2008 till now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Nîmes, Mechanical Engineering department, Nîmes (France):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arc welding processes, design of experiments classes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical works of arc welding & Non Destructive Testing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2003 to Aug. 2004:**temporary lecturer position, Université de Bretagne sud, Lorient(France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2000 to Sept. 2003:**teacher, UniversitédePerpignan Via Domitia, Perpignan(France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">``</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimpory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-020-00951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches for estimating the efficiency of the cold metal transfer welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.508 - 519. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1417806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on the quality of aluminium alloy Al5Si deposits in wire and arc additive manufacturing using a cold metal transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.316 - 332. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1388995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filler wire composition on weld microstructures of a 444 ferritic stainless steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.474-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo-mechanical simulations of shot impacts: Effects of the temperature on the residual stress field due to shot-peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (8), pp.3879-3886. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the parameters of a Gaussian heat source by the Levenberg-Marquardt method : Application to the Electron Beam Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem: application to an electron beam welding, theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Proceedings of the 5th International Conference on Inverse Problems in Engineering: Theory and Practice, Cambridge, UK, July 11–15, 2005, 15 (7), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970701198688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the heat source parameters during the deposition of SS316L wire with GMAW-CMT process: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique SFT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique d'empilement de dépôts de fil d'Aluminium A4043 avec le procédé MIG-CMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux- Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ieme congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Steel deposits elaborated with Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of welding parameters on the quality of multilayer deposition of aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials &amp; Processing Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire and Arc Additive Manufacturing of aluminum alloy Al5Si parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of gaussian heat flux : investigation of stationnary Gas Tungsten Arc Welding (GTAW) operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th Inverse Problems, Design and Optimization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse problems in science and engineering INVW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, isaac newton institute, Dec 2011, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux fils fourrés pour le soudage à l'arc d'aciers inoxydables ferritiques destinés à la fabrication des parties chaudes de ligne d'échappement automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Januard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightening of distorted welded plates by iterative laser forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on thermal forming and welding distortion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhaud Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pron Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Arjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th european conference on residual stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem : Estimation of a source term for an electron beam welding; theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem: estimation of a source term for an electron beam welding; theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd european conference on computational mechanic solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3927.8080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling of a steel plate impacted by a shot and experimental validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Residual Stresses (ECRS7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un terme source dans un problème transitoire bidimensionnel ; Application au soudage par faisceau d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de reims, May 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eurotherm winter school METTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélasto-plastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélastoplastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ieme congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, utt, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-elasto-plastic model for shot peening : a numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE GAUSSIAN HEAT SOURCE PARAMETERS IN THE ELECTRON BEAM WELDING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1052.4168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMO-ELASTO-PLASTIC MODEL FOR SHOT PEENING : A NUMERICAL AND EXPERIMENTAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of shot-peening, effects of material's constitutive law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du coefficient d'échange convectif par la méthode du gradient conjugué dans un procédé de dépôt assisté plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de températures de surface de substrat dans un procédé de Dépôt Chimique en phase Vapeur Assisté Plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des transferts thermiques par méthode inverse dans un procédé de PACVD : approche méthodologique de la modélisation d'un processus complexe régi par un système d'équations aux dérivées partielles non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpigna-Via Domitia, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04713852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thermique et mécanique des assemblages soudés ou fabriqués additivement par des procédés de fusion à l’arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05012336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3EE27AA"/>
+    <w:nsid w:val="0C836323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3857092C"/>
+    <w:nsid w:val="188777B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="41D1CCC3"/>
+    <w:nsid w:val="74FC8FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="899873D5"/>
+    <w:nsid w:val="5BF25BFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rouquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178895148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/spip.php?article89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908950v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benachour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1417806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763424v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1388995" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825145v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villaret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chovet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.03.026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276502v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.09.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404134v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543890v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquette" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970701198688" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283292v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.167" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539492v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-128" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539578v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux- Beaume" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951745v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909063v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951773v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777999v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808058v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Januard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fortain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447217v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knupfer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Moore" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539355v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette S&#233;bastien" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhaud Emmanuelle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pron Herv&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manuel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Arjen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539384v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3927.8080" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496746v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615104v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539447v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Masson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539597v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543803v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Sebastien" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1052.4168" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539427v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401088v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613881v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543828v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539626v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chaussavoine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539639v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04713852v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012336v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rouquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178895148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/spip.php?article89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benachour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1417806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1388995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.03.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970701198688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux- Beaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Januard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knupfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette S&#233;bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhaud Emmanuelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pron Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Arjen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3927.8080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Sebastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1052.4168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chaussavoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04713852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>