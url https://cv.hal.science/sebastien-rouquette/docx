--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Rouquette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette, Associate Professor, Laboratoire de Mécanique et Génie Civil, Université de Montpellier, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-6142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178895148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fields:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experimental observation of phenomena occuring during arc welding operation such as: temperature, arc voltage, current welding, weld pool imaging ... and post operation: microstructure, distortions and residual stresses. Effect of process parameters on temperature field, beld bead geometry, final microstructures, distortions and residual stresses.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modelling and simulation: heat transfers (temperature field, estimation of heat source due to electric arc ...), solid mechanics (effect of elastoplactic models on residual stresses, distortions ...), metallurgical transformations (effect on residual stresses, hardness), fluid mechanics (motion of molten metal in weld pool, effect of welding current, chemical composition of weld pool shape ..).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Processes: GTAW, GMAW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> arc welding, wire arc + additive manufacturin, temperature measurement, heat source estimation, inverse heat transfer problems, heat transfer modelling and simulation, microstructure characterization, solid mechanics modelling and simulation, elastoplastic model, residual stresses measurement with neutron diffraction technique ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research experiences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept 2008 till now:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire deMécanique et Génie Civil, Université de Montpellier, CNRS, Montpellier, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lmgc.univ-montp2.fr/spip.php?article89</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Main topic:investigation of physical phenomena occuring during arc welding operation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***January 2013 to September 2013 :***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By-Fellow of French government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Churchill College, Cambridge (UK). Topic: In-situ observation of strainevolution during GTA welding withTime Resolved X-Ray Diffraction withx-ray synchrotron.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2008 to Aug. 2008:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham (UK), Material and Metallurgy Department.Topic: investigation of heat transfer coefficient at the mould- aluminium casting interface under helium environment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept. 2006 to feb. 2008:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral research assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heriot-Watt University, School of Mechanical Engineering, Edinburgh (UK). Topic:Iterative laser straightening of distorted-welded Aluminium alloy plates.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2004 to Aug. 2006:***</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> *r</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esearch</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Université de Technologie de Troyes, Troyes (France).Topic: Thermo-mechanical simulationof a metallicplate impacted by ametallic ball: application to shot-peening process.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2003 to Aug. 2004:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporary Lecturer position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Lorient (France). Topic: Estimation of the heat source during bead on plateElectron Beam welding.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2000 to Sept. 2003:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PROcédés, Matériaux et Energie Solaire,Université dePerpignan, Perpignan(France). Thesis: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of heat transfers into a Plasma Assisted Chemical Vapour Deposition (PACVD) process with an inverse method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2008 till now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Nîmes, Mechanical Engineering department, Nîmes (France):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arc welding processes, design of experiments classes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical works of arc welding & Non Destructive Testing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2003 to Aug. 2004:**temporary lecturer position, Université de Bretagne sud, Lorient(France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2000 to Sept. 2003:**teacher, UniversitédePerpignan Via Domitia, Perpignan(France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">``</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimpory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-020-00951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches for estimating the efficiency of the cold metal transfer welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.508 - 519. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1417806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on the quality of aluminium alloy Al5Si deposits in wire and arc additive manufacturing using a cold metal transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.316 - 332. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1388995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filler wire composition on weld microstructures of a 444 ferritic stainless steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.474-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo-mechanical simulations of shot impacts: Effects of the temperature on the residual stress field due to shot-peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (8), pp.3879-3886. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the parameters of a Gaussian heat source by the Levenberg-Marquardt method : Application to the Electron Beam Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem: application to an electron beam welding, theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Proceedings of the 5th International Conference on Inverse Problems in Engineering: Theory and Practice, Cambridge, UK, July 11–15, 2005, 15 (7), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970701198688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the heat source parameters during the deposition of SS316L wire with GMAW-CMT process: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique SFT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique d'empilement de dépôts de fil d'Aluminium A4043 avec le procédé MIG-CMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux- Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ieme congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Steel deposits elaborated with Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of welding parameters on the quality of multilayer deposition of aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials &amp; Processing Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire and Arc Additive Manufacturing of aluminum alloy Al5Si parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of gaussian heat flux : investigation of stationnary Gas Tungsten Arc Welding (GTAW) operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th Inverse Problems, Design and Optimization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse problems in science and engineering INVW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, isaac newton institute, Dec 2011, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux fils fourrés pour le soudage à l'arc d'aciers inoxydables ferritiques destinés à la fabrication des parties chaudes de ligne d'échappement automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Januard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightening of distorted welded plates by iterative laser forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on thermal forming and welding distortion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhaud Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pron Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Arjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th european conference on residual stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem : Estimation of a source term for an electron beam welding; theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem: estimation of a source term for an electron beam welding; theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd european conference on computational mechanic solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3927.8080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling of a steel plate impacted by a shot and experimental validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Residual Stresses (ECRS7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un terme source dans un problème transitoire bidimensionnel ; Application au soudage par faisceau d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de reims, May 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eurotherm winter school METTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélasto-plastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélastoplastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ieme congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, utt, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-elasto-plastic model for shot peening : a numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE GAUSSIAN HEAT SOURCE PARAMETERS IN THE ELECTRON BEAM WELDING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1052.4168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMO-ELASTO-PLASTIC MODEL FOR SHOT PEENING : A NUMERICAL AND EXPERIMENTAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of shot-peening, effects of material's constitutive law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du coefficient d'échange convectif par la méthode du gradient conjugué dans un procédé de dépôt assisté plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de températures de surface de substrat dans un procédé de Dépôt Chimique en phase Vapeur Assisté Plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des transferts thermiques par méthode inverse dans un procédé de PACVD : approche méthodologique de la modélisation d'un processus complexe régi par un système d'équations aux dérivées partielles non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpigna-Via Domitia, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04713852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thermique et mécanique des assemblages soudés ou fabriqués additivement par des procédés de fusion à l’arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05012336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Rouquette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette, Associate Professor, Laboratoire de Mécanique et Génie Civil, Université de Montpellier, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-6142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178895148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fields:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experimental observation of phenomena occuring during arc welding operation such as: temperature, arc voltage, current welding, weld pool imaging ... and post operation: microstructure, distortions and residual stresses. Effect of process parameters on temperature field, beld bead geometry, final microstructures, distortions and residual stresses.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modelling and simulation: heat transfers (temperature field, estimation of heat source due to electric arc ...), solid mechanics (effect of elastoplactic models on residual stresses, distortions ...), metallurgical transformations (effect on residual stresses, hardness), fluid mechanics (motion of molten metal in weld pool, effect of welding current, chemical composition of weld pool shape ..).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Processes: GTAW, GMAW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> arc welding, wire arc + additive manufacturin, temperature measurement, heat source estimation, inverse heat transfer problems, heat transfer modelling and simulation, microstructure characterization, solid mechanics modelling and simulation, elastoplastic model, residual stresses measurement with neutron diffraction technique ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research experiences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept 2008 till now:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire deMécanique et Génie Civil, Université de Montpellier, CNRS, Montpellier, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lmgc.univ-montp2.fr/spip.php?article89</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Main topic:investigation of physical phenomena occuring during arc welding operation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***January 2013 to September 2013 :***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By-Fellow of French government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Churchill College, Cambridge (UK). Topic: In-situ observation of strainevolution during GTA welding withTime Resolved X-Ray Diffraction withx-ray synchrotron.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2008 to Aug. 2008:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham (UK), Material and Metallurgy Department.Topic: investigation of heat transfer coefficient at the mould- aluminium casting interface under helium environment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept. 2006 to feb. 2008:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral research assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heriot-Watt University, School of Mechanical Engineering, Edinburgh (UK). Topic:Iterative laser straightening of distorted-welded Aluminium alloy plates.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2004 to Aug. 2006:***</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> *r</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esearch</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Université de Technologie de Troyes, Troyes (France).Topic: Thermo-mechanical simulationof a metallicplate impacted by ametallic ball: application to shot-peening process.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2003 to Aug. 2004:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporary Lecturer position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Lorient (France). Topic: Estimation of the heat source during bead on plateElectron Beam welding.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2000 to Sept. 2003:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PROcédés, Matériaux et Energie Solaire,Université dePerpignan, Perpignan(France). Thesis: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of heat transfers into a Plasma Assisted Chemical Vapour Deposition (PACVD) process with an inverse method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2008 till now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Nîmes, Mechanical Engineering department, Nîmes (France):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arc welding processes, design of experiments classes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical works of arc welding & Non Destructive Testing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2003 to Aug. 2004:**temporary lecturer position, Université de Bretagne sud, Lorient(France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2000 to Sept. 2003:**teacher, UniversitédePerpignan Via Domitia, Perpignan(France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">``</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimpory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-020-00951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches for estimating the efficiency of the cold metal transfer welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.508 - 519. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1417806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on the quality of aluminium alloy Al5Si deposits in wire and arc additive manufacturing using a cold metal transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.316 - 332. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1388995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filler wire composition on weld microstructures of a 444 ferritic stainless steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.474-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo-mechanical simulations of shot impacts: Effects of the temperature on the residual stress field due to shot-peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (8), pp.3879-3886. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the parameters of a Gaussian heat source by the Levenberg-Marquardt method : Application to the Electron Beam Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem: application to an electron beam welding, theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Proceedings of the 5th International Conference on Inverse Problems in Engineering: Theory and Practice, Cambridge, UK, July 11–15, 2005, 15 (7), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970701198688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the heat source parameters during the deposition of SS316L wire with GMAW-CMT process: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique SFT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique d'empilement de dépôts de fil d'Aluminium A4043 avec le procédé MIG-CMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux- Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ieme congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Steel deposits elaborated with Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of welding parameters on the quality of multilayer deposition of aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials &amp; Processing Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire and Arc Additive Manufacturing of aluminum alloy Al5Si parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of gaussian heat flux : investigation of stationnary Gas Tungsten Arc Welding (GTAW) operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th Inverse Problems, Design and Optimization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse problems in science and engineering INVW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, isaac newton institute, Dec 2011, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux fils fourrés pour le soudage à l'arc d'aciers inoxydables ferritiques destinés à la fabrication des parties chaudes de ligne d'échappement automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Januard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightening of distorted welded plates by iterative laser forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on thermal forming and welding distortion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhaud Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pron Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Arjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th european conference on residual stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem: estimation of a source term for an electron beam welding; theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd european conference on computational mechanic solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3927.8080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem : Estimation of a source term for an electron beam welding; theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling of a steel plate impacted by a shot and experimental validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Residual Stresses (ECRS7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eurotherm winter school METTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélasto-plastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélastoplastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ieme congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, utt, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-elasto-plastic model for shot peening : a numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE GAUSSIAN HEAT SOURCE PARAMETERS IN THE ELECTRON BEAM WELDING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1052.4168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMO-ELASTO-PLASTIC MODEL FOR SHOT PEENING : A NUMERICAL AND EXPERIMENTAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of shot-peening, effects of material's constitutive law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un terme source dans un problème transitoire bidimensionnel ; Application au soudage par faisceau d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de reims, May 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du coefficient d'échange convectif par la méthode du gradient conjugué dans un procédé de dépôt assisté plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de températures de surface de substrat dans un procédé de Dépôt Chimique en phase Vapeur Assisté Plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des transferts thermiques par méthode inverse dans un procédé de PACVD : approche méthodologique de la modélisation d'un processus complexe régi par un système d'équations aux dérivées partielles non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpigna-Via Domitia, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04713852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thermique et mécanique des assemblages soudés ou fabriqués additivement par des procédés de fusion à l’arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05012336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0C836323"/>
+    <w:nsid w:val="33AED7AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="188777B1"/>
+    <w:nsid w:val="1F7AC995"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="74FC8FCC"/>
+    <w:nsid w:val="BF5EF201"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="5BF25BFD"/>
+    <w:nsid w:val="8A7B8F20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rouquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178895148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/spip.php?article89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benachour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1417806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1388995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.03.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970701198688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux- Beaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Januard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knupfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette S&#233;bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhaud Emmanuelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pron Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Arjen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539384v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3927.8080" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539447v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Masson" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615040v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539597v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613867v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Sebastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1052.4168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chaussavoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04713852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rouquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178895148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/spip.php?article89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benachour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1417806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1388995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.03.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970701198688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux- Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Januard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knupfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette S&#233;bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhaud Emmanuelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pron Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Arjen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3927.8080" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Sebastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1052.4168" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chaussavoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04713852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>