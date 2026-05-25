--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Rouquette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette, Associate Professor, Laboratoire de Mécanique et Génie Civil, Université de Montpellier, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-6142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178895148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fields:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experimental observation of phenomena occuring during arc welding operation such as: temperature, arc voltage, current welding, weld pool imaging ... and post operation: microstructure, distortions and residual stresses. Effect of process parameters on temperature field, beld bead geometry, final microstructures, distortions and residual stresses.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modelling and simulation: heat transfers (temperature field, estimation of heat source due to electric arc ...), solid mechanics (effect of elastoplactic models on residual stresses, distortions ...), metallurgical transformations (effect on residual stresses, hardness), fluid mechanics (motion of molten metal in weld pool, effect of welding current, chemical composition of weld pool shape ..).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Processes: GTAW, GMAW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> arc welding, wire arc + additive manufacturin, temperature measurement, heat source estimation, inverse heat transfer problems, heat transfer modelling and simulation, microstructure characterization, solid mechanics modelling and simulation, elastoplastic model, residual stresses measurement with neutron diffraction technique ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research experiences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept 2008 till now:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire deMécanique et Génie Civil, Université de Montpellier, CNRS, Montpellier, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lmgc.univ-montp2.fr/spip.php?article89</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Main topic:investigation of physical phenomena occuring during arc welding operation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***January 2013 to September 2013 :***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By-Fellow of French government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Churchill College, Cambridge (UK). Topic: In-situ observation of strainevolution during GTA welding withTime Resolved X-Ray Diffraction withx-ray synchrotron.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2008 to Aug. 2008:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham (UK), Material and Metallurgy Department.Topic: investigation of heat transfer coefficient at the mould- aluminium casting interface under helium environment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept. 2006 to feb. 2008:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral research assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heriot-Watt University, School of Mechanical Engineering, Edinburgh (UK). Topic:Iterative laser straightening of distorted-welded Aluminium alloy plates.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2004 to Aug. 2006:***</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> *r</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esearch</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Université de Technologie de Troyes, Troyes (France).Topic: Thermo-mechanical simulationof a metallicplate impacted by ametallic ball: application to shot-peening process.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2003 to Aug. 2004:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporary Lecturer position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Lorient (France). Topic: Estimation of the heat source during bead on plateElectron Beam welding.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2000 to Sept. 2003:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PROcédés, Matériaux et Energie Solaire,Université dePerpignan, Perpignan(France). Thesis: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of heat transfers into a Plasma Assisted Chemical Vapour Deposition (PACVD) process with an inverse method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2008 till now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Nîmes, Mechanical Engineering department, Nîmes (France):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arc welding processes, design of experiments classes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical works of arc welding & Non Destructive Testing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2003 to Aug. 2004:**temporary lecturer position, Université de Bretagne sud, Lorient(France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2000 to Sept. 2003:**teacher, UniversitédePerpignan Via Domitia, Perpignan(France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">``</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimpory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-020-00951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches for estimating the efficiency of the cold metal transfer welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.508 - 519. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1417806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on the quality of aluminium alloy Al5Si deposits in wire and arc additive manufacturing using a cold metal transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.316 - 332. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1388995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filler wire composition on weld microstructures of a 444 ferritic stainless steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.474-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo-mechanical simulations of shot impacts: Effects of the temperature on the residual stress field due to shot-peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (8), pp.3879-3886. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the parameters of a Gaussian heat source by the Levenberg-Marquardt method : Application to the Electron Beam Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem: application to an electron beam welding, theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Proceedings of the 5th International Conference on Inverse Problems in Engineering: Theory and Practice, Cambridge, UK, July 11–15, 2005, 15 (7), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970701198688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the heat source parameters during the deposition of SS316L wire with GMAW-CMT process: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique SFT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique d'empilement de dépôts de fil d'Aluminium A4043 avec le procédé MIG-CMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux- Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ieme congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Steel deposits elaborated with Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of welding parameters on the quality of multilayer deposition of aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials &amp; Processing Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire and Arc Additive Manufacturing of aluminum alloy Al5Si parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of gaussian heat flux : investigation of stationnary Gas Tungsten Arc Welding (GTAW) operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th Inverse Problems, Design and Optimization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse problems in science and engineering INVW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, isaac newton institute, Dec 2011, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux fils fourrés pour le soudage à l'arc d'aciers inoxydables ferritiques destinés à la fabrication des parties chaudes de ligne d'échappement automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Januard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightening of distorted welded plates by iterative laser forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on thermal forming and welding distortion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhaud Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pron Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Arjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th european conference on residual stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem: estimation of a source term for an electron beam welding; theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd european conference on computational mechanic solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3927.8080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem : Estimation of a source term for an electron beam welding; theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling of a steel plate impacted by a shot and experimental validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Residual Stresses (ECRS7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eurotherm winter school METTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélasto-plastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélastoplastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ieme congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, utt, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-elasto-plastic model for shot peening : a numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE GAUSSIAN HEAT SOURCE PARAMETERS IN THE ELECTRON BEAM WELDING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1052.4168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMO-ELASTO-PLASTIC MODEL FOR SHOT PEENING : A NUMERICAL AND EXPERIMENTAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of shot-peening, effects of material's constitutive law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un terme source dans un problème transitoire bidimensionnel ; Application au soudage par faisceau d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de reims, May 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du coefficient d'échange convectif par la méthode du gradient conjugué dans un procédé de dépôt assisté plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de températures de surface de substrat dans un procédé de Dépôt Chimique en phase Vapeur Assisté Plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des transferts thermiques par méthode inverse dans un procédé de PACVD : approche méthodologique de la modélisation d'un processus complexe régi par un système d'équations aux dérivées partielles non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpigna-Via Domitia, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04713852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thermique et mécanique des assemblages soudés ou fabriqués additivement par des procédés de fusion à l’arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05012336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:114.62686567164px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sebastien Rouquette </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette, Associate Professor, Laboratoire de Mécanique et Génie Civil, Université de Montpellier, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1849-6142</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178895148</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fields:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Experimental observation of phenomena occuring during arc welding operation such as: temperature, arc voltage, current welding, weld pool imaging ... and post operation: microstructure, distortions and residual stresses. Effect of process parameters on temperature field, beld bead geometry, final microstructures, distortions and residual stresses.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">modelling and simulation: heat transfers (temperature field, estimation of heat source due to electric arc ...), solid mechanics (effect of elastoplactic models on residual stresses, distortions ...), metallurgical transformations (effect on residual stresses, hardness), fluid mechanics (motion of molten metal in weld pool, effect of welding current, chemical composition of weld pool shape ..).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Processes: GTAW, GMAW</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Keywords:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> arc welding, wire arc + additive manufacturin, temperature measurement, heat source estimation, inverse heat transfer problems, heat transfer modelling and simulation, microstructure characterization, solid mechanics modelling and simulation, elastoplastic model, residual stresses measurement with neutron diffraction technique ...</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research experiences:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept 2008 till now:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Associate Professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire deMécanique et Génie Civil, Université de Montpellier, CNRS, Montpellier, France (</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.lmgc.univ-montp2.fr/spip.php?article89</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). Main topic:investigation of physical phenomena occuring during arc welding operation.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***January 2013 to September 2013 :***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">By-Fellow of French government</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Churchill College, Cambridge (UK). Topic: In-situ observation of strainevolution during GTA welding withTime Resolved X-Ray Diffraction withx-ray synchrotron.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">March 2008 to Aug. 2008:</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research fellow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Birmingham (UK), Material and Metallurgy Department.Topic: investigation of heat transfer coefficient at the mould- aluminium casting interface under helium environment.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Sept. 2006 to feb. 2008:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral research assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Heriot-Watt University, School of Mechanical Engineering, Edinburgh (UK). Topic:Iterative laser straightening of distorted-welded Aluminium alloy plates.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2004 to Aug. 2006:***</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctoral</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> *r</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">esearch</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">assistant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">,Université de Technologie de Troyes, Troyes (France).Topic: Thermo-mechanical simulationof a metallicplate impacted by ametallic ball: application to shot-peening process.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2003 to Aug. 2004:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Temporary Lecturer position</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bretagne Sud, Lorient (France). Topic: Estimation of the heat source during bead on plateElectron Beam welding.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">***Oct. 2000 to Sept. 2003:***</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PhD in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire PROcédés, Matériaux et Energie Solaire,Université dePerpignan, Perpignan(France). Thesis: </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identification of heat transfers into a Plasma Assisted Chemical Vapour Deposition (PACVD) process with an inverse method</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sept. 2008 till now</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUT de Nîmes, Mechanical Engineering department, Nîmes (France):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Arc welding processes, design of experiments classes.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="1"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Practical works of arc welding & Non Destructive Testing.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2003 to Aug. 2004:**temporary lecturer position, Université de Bretagne sud, Lorient(France).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">**Oct. 2000 to Sept. 2003:**teacher, UniversitédePerpignan Via Domitia, Perpignan(France).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">``</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid flow measurements in fully penetrated 316L TIG welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-024-01913-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04873699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surrogate model and machine learning approaches for thermal field reconstruction from weld pool contour: application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 69 (5), pp.1291-1307. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-025-01969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of layer addition on residual stresses of wire arc additive manufactured stainless steel specimens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1115/1.4063446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04416636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A WAAM benchmark: From process parameters to thermal effects on weld pool shape, microstructure and residual stresses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Today Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 33, pp.104235. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mtcomm.2022.104235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03778192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-mechanical simulation of overlaid layers made with wire + arc additive manufacturing and GMAW-cold metal transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Wimpory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Welding in the World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s40194-020-00951-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02890140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of 4043 aluminium alloy deposits obtained by wire and arc additive manufacturing using a Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Moussaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Segonds</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (6), pp.538-547. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2018.1564986⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indirect approaches for estimating the efficiency of the cold metal transfer welding process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Benachour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (6), pp.508 - 519. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1417806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of process parameters on the quality of aluminium alloy Al5Si deposits in wire and arc additive manufacturing using a cold metal transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bachir Mezrag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Welding and Joining</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 23 (4), pp.316 - 332. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13621718.2017.1388995⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of heat flux parameters during static gas tungsten arc welding spot under argon shielding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114, pp.205-212. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2016.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of filler wire composition on weld microstructures of a 444 ferritic stainless steel grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bordreuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Chovet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 213, pp.474-483. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2013.03.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled thermo-mechanical simulations of shot impacts: Effects of the temperature on the residual stress field due to shot-peening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Processing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 209 (8), pp.3879-3886. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2008.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the parameters of a Gaussian heat source by the Levenberg-Marquardt method : Application to the Electron Beam Welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 46 (2), pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00404134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of a source term in a two-dimensional heat transfer problem: application to an electron beam welding, theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Proceedings of the 5th International Conference on Inverse Problems in Engineering: Theory and Practice, Cambridge, UK, July 11–15, 2005, 15 (7), pp.743-763. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17415970701198688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 524-525, pp.167-172. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.524-525.167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02283292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (32)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metamodel for thermal field : application to GTA welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based inverse problem solving for identifying heat input in tungsten inert gas (tig) welding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaid Boutaleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of stress field with neutron diffraction of welds based on a temper bead technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Jeanpierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Deveaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Jubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIW Conference 2024 – “Energy Infrastructures and Transportations across the Seas”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Rhodes (Grèce), Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Residual stresses in ss316l specimens after deposition of melted filler wire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRS 11 – The 11th International Conference on Residual Stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of plane stress assumption on SS316L specimen with one layer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Cabeza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Mechanical Stress Evaluation by Neutron and Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Pragues, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the heat source parameters during the deposition of SS316L wire with GMAW-CMT process: application to additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">société française de thermique SFT 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25855/SFT2020-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation thermique d'empilement de dépôts de fil d'Aluminium A4043 avec le procédé MIG-CMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux- Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26ieme congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the first weld bead on strain and stress states in wire+arc additive manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Cambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issam Bendaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 12th International Seminar "Numerical Analysis of Weldability"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institute for Materials Science, Joining and Forming (IMAT), Sep 2018, Seggau, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01954354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of Steel deposits elaborated with Cold Metal Transfer process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of welding parameters on the quality of multilayer deposition of aluminum alloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Materials &amp; Processing Technologies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Vellore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01909063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wire and Arc Additive Manufacturing of aluminum alloy Al5Si parts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturo Gomez Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Corona Galvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICWAM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01951773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaussian heat flux parameters estimation during a GTAW operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Inverse problems in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Heat Flux Parameters : Application to GTA Static Welding Spot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 4th Inverse Problems, Design and Optimization Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parameter estimation of gaussian heat flux : investigation of stationnary Gas Tungsten Arc Welding (GTAW) operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quatrièmes Journées des Démonstrateurs en Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01777999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heat flux parameter estimation by the Levenberg-Marquardt Method: application to the Gas Tungsten Arc Welding.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sreedhar Unnikrishnakurup</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Soulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inverse problems in science and engineering INVW05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, isaac newton institute, Dec 2011, cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de nouveaux fils fourrés pour le soudage à l'arc d'aciers inoxydables ferritiques destinés à la fabrication des parties chaudes de ligne d'échappement automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Villaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Deschaux-Beaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Januard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Fortain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 11p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Straightening of distorted welded plates by iterative laser forming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Knupfer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Moore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International workshop on thermal forming and welding distortion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Bremen, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical Modelling of a Steel Plate Impacted by a Shot and Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouhaud Emmanuelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pron Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Manuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roos Arjen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th european conference on residual stresses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin (DE), Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem : Estimation of a source term for an electron beam welding; theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III European Conference on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermomechanical modeling of a steel plate impacted by a shot and experimental validation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arjen Roos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th European Conference on Residual Stresses (ECRS7)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse heat conduction problem: estimation of a source term for an electron beam welding; theoretical and experimental validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd european conference on computational mechanic solids, structures and coupled problems in engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, lisbon, Portugal. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.3927.8080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation d'un terme source dans un problème transitoire bidimensionnel ; Application au soudage par faisceau d'électrons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Artioukhine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès français de Thermique 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de reims, May 2005, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-elasto-plastic model for shot peening : a numerical and experimental approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélasto-plastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02615040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation thermoélastoplastique du procédé de grenaillage par la méthode des éléments finis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Chaboche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ieme congrès français de mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, utt, Aug 2005, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve the inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eurotherm winter school METTI 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Autrans (Grenoble), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IDENTIFICATION OF THE GAUSSIAN HEAT SOURCE PARAMETERS IN THE ELECTRON BEAM WELDING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouquette Sebastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jialin Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Computational Heat and Mass Transfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Paris, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/2.1.1052.4168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THERMO-ELASTO-PLASTIC MODEL FOR SHOT PEENING : A NUMERICAL AND EXPERIMENTAL APPROACH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Pron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bissieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to solve inverse problems with Femlab and Matlab environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Le Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Loulou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eurotherm Winter School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite elements model of shot-peening, effects of material's constitutive law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Rouhaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Louis Chaboche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choumad Ould</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th international conference on shot-peening</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification du coefficient d'échange convectif par la méthode du gradient conjugué dans un procédé de dépôt assisté plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2002, Vittel, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de températures de surface de substrat dans un procédé de Dépôt Chimique en phase Vapeur Assisté Plasma (PACVD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Autrique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Chaussavoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la société française de thermique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04539639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification des transferts thermiques par méthode inverse dans un procédé de PACVD : approche méthodologique de la modélisation d'un processus complexe régi par un système d'équations aux dérivées partielles non linéaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie des procédés. Université de Perpigna-Via Domitia, 2003. Français. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04713852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude thermique et mécanique des assemblages soudés ou fabriqués additivement par des procédés de fusion à l’arc.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rouquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Génie mécanique [physics.class-ph]. Université de Montpellier, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-05012336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId137"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33AED7AA"/>
+    <w:nsid w:val="759A0BF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1F7AC995"/>
+    <w:nsid w:val="A2A21707"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BF5EF201"/>
+    <w:nsid w:val="339FCEF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="8A7B8F20"/>
+    <w:nsid w:val="DAE1D3BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rouquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178895148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/spip.php?article89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benachour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1417806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763424v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1388995" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.03.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970701198688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539578v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux- Beaume" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777999v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Januard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knupfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette S&#233;bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhaud Emmanuelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pron Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Arjen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539384v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3927.8080" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pron" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539447v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Masson" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613867v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543803v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Sebastien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1052.4168" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539427v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401088v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613881v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543828v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chaussavoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04713852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rouquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1849-6142" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178895148" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lmgc.univ-montp2.fr/spip.php?article89" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04873699v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Souli&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Bendaoud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux-Beaume" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-024-01913-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559240v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaid Boutaleb" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-025-01969-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416636v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cambon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Cabeza" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4063446" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778192v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2022.104235" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890140v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bordreuil" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wimpory" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40194-020-00951-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01990880v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez Ortega" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona Galvan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Salem" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Moussaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Segonds" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2018.1564986" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908950v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bachir Mezrag" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benachour" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1417806" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763424v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13621718.2017.1388995" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sreedhar Unnikrishnakurup" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fras" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2016.12.008" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825145v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Chovet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2013.03.026" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02276502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rouhaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Fran&#231;ois" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arjen Roos" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Chaboche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2008.09.006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00404134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rouquette" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Le Masson" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543890v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Masson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Rouquette" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Artioukhine" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415970701198688" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02283292v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pron" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bissieux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.524-525.167" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803320v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04713871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jeanpierre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Deveaux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jubin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684721v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684666v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Cabeza" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2020-128" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539578v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Corona" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deschaux- Beaume" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954354v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909063v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951773v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777993v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777999v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539284v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808058v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Januard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Fortain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447217v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Knupfer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Moore" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette S&#233;bastien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouhaud Emmanuelle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pron Herv&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Manuel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roos Arjen" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496746v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615104v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Pron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539384v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Artioukhine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.3927.8080" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543828v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialin Guo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613867v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02615040v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choumad Ould" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chaboche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539447v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Masson" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543803v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouquette Sebastien" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/2.1.1052.4168" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539427v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401088v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02613881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Chaussavoine" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Thomas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04539639v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/tel-04713852v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05012336v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>