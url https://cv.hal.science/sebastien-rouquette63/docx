--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -618,222 +618,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03996012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le risque argileux : un problème sans controverses ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Bihay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Chemerik</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSACHESS – Journal for Communication Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Information and Communication Technologies’ Role in the Preservation of Cultural Heritage, Vol 15 (No 1(29)), https://www.essachess.com/index.php/jcs/article/view/555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21409/HA09-MN71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03725659v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les risques naturels médiatiquement invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Bihay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, vol. 39/1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/communication.15149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03714957v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-03725659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les territoires de l’espace public : enjeux communicationnels pour un débat démocratique. Entretien avec Alain Bussière</w:t>
               </w:r>
@@ -1897,726 +1897,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La publicité sur Internet : mouvance des frontières, mouvance des formats publicitaires. L'exemple des sites de loterie en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20, pp.241-256</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00912021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie des sites web d'entreprise.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Esprit Critique : Revue Internationale de Sociologie et de Sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 12 (1), Lien: http://www.espritcritique.fr/Dossiers/article.asp?t03code=110&amp;varticle=esp1201article04&amp;vrep=1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les portails comme &amp;quot;hypermédias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des médias. Revue d’histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.203-217</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs BD : entre blogs et bandes dessinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs BD : blogs ou bandes dessinées avant tout ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 63, pp.117-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La publicité sur Internet : mouvance des frontières, mouvance des formats publicitaires. L'exemple des sites de loterie en ligne</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sites d'entreprises. Analyse des cadres idéologiques d'interprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue CIRCAV (Centre interdisciplinaire de recherche sur la communication audio-visuelle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 20, pp.241-256</w:t>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.117-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00910136v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet : facteur de standardisation des identités municipales ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 102, pp.177-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Internet municipal : impasses politiques, ancrages territoriaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 66, pp.97-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00910134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les blogs &amp;quot; extimes &amp;quot; : analyse sociologique de l'interactivité des blogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tic&amp;société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (1), http://ticetsociete.revues.org/412. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ticetsociete.412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/ticetsociete.412⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-00915865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le web des internautes. Trois relectures sociologiques des études d'usages du web</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.45-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00914681v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00910136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porte-parole sans parole</w:t>
               </w:r>
@@ -4745,238 +4745,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">sic_00848835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à L'identité plurielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Rouquette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'identité plurielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.7-21, 2011, 978-2-84516-459-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00977452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sciences et médias : un changement de logique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences et Médias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, pp.9-38, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'univers informatique en noir... et blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rouquette</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agbessi E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le noir : couleur dangereuse ou trangressive?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Manuscrit, pp.161-180, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915875v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00977452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des liens sociaux tissés dans la blogosphère politique</w:t>
               </w:r>
@@ -5521,51 +5521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Chemerik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ubq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jacquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Macedo Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.01.4562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714957v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725659v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HA09-MN71" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Salmon-Monviola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03518080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Sifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.2.75-104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.05.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZJ4JZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910124v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915861v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910127v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912021v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912020v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915865v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.412" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914681v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910136v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal Larguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05097604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/communication-information/2954-percevoir-representer-communiquer-les-risques-naturels-9782383772606.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Merzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00848835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912029v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915875v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410249v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rouquette" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Basile-Commaille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b1g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170254v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bihay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14b5h" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629449v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Chemerik" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ubq" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979362v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03996012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Jacquez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin van Wyk de Vries" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Macedo Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30909/vol.06.01.4562" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03725659v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21409/HA09-MN71" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714957v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.15149" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011553v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Salmon-Monviola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518408v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/kairos.109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03518080v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bernard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/telev.010.0179" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02121563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01653098v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Sifaoui" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636382v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal-Larguier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.13.2.75-104" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649270v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pdc.006.0081" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649242v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166215v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mathieu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141682v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915840v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2012.05.002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9ZJ4JZP-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916285v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912021v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916290v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910124v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915861v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910127v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910136v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912020v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910134v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915865v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ticetsociete.412" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914681v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912025v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523476v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912026v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912024v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912027v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00910138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222632v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802942v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04826906v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Alary" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02122943v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Chauzal Larguier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916662v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01141693v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915885v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915888v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917128v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917132v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401243v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jost" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eveno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Farchy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Lagny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lefebvre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917133v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00917135v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05097604v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pubp.fr/communication-information/2954-percevoir-representer-communiquer-les-risques-naturels-9782383772606.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518166v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127689v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149525v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Merzeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130716v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00848835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dacheux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977452v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912029v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915875v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912030v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912087v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00914683v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eveno" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lagny" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lefebvre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jost" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00831104v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>