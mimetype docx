--- v0 (2026-03-07)
+++ v1 (2026-04-07)
@@ -1256,230 +1256,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352952v1</w:t>
+                <w:t xml:space="preserve">hal-03325423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ottavi</w:t>
+                <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0258045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03325423v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
               </w:r>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Posada-Borrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05410159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37487-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J.Z. Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crinquant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bourdat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Posada-Borrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05410159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37487-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J.Z. Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crinquant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bourdat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>