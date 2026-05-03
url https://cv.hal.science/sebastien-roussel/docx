--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -184,329 +184,329 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Economic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 78 (2), pp.328-333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/boer.70023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Farolfi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102474⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05351880v1</w:t>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Emmanuel Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefano Farolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 119, pp.102474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2025.102474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small steps in the right direction: Preferences of small-scale farmers for sustainable cattle systems in Guaviare, Colombian Amazon</w:t>
               </w:r>
@@ -733,303 +733,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values and Policy Perception on Recycling Behavior</w:t>
+                <w:t xml:space="preserve">Les sciences comportementales au service de la sobriété des consommations d’eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+                <w:t xml:space="preserve">Mathilde Lecourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">Rous C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (5), pp.665-700</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4/2024, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683486v1</w:t>
+                <w:t xml:space="preserve">hal-04948795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences comportementales au service de la sobriété des consommations d’eau</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values and Policy Perception on Recycling Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Sakarovitch</w:t>
+                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4/2024, pp.31-37</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (5), pp.665-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04948795v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values, and Policy Perception on Recycling Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,438 +1256,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ottavi</w:t>
+                <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0258045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325423v1</w:t>
+                <w:t xml:space="preserve">hal-03352952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0258045. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03352952v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation écologique et agriculture : Est-ce compatible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1139-1151. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/reco.706.1139⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.2653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02161129v1</w:t>
+                <w:t xml:space="preserve">hal-02883564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation écologique et agriculture : Est-ce compatible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.2653. </w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1139-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37487-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.1139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883564v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02161129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences for biodiversity offset contracts on arable land : a choice experiment study with farmers</w:t>
               </w:r>
@@ -2316,389 +2316,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining direct and indirect impacts to assess ecosystem service loss due to infrastructure construction</w:t>
+                <w:t xml:space="preserve">Exploring direct and indirect regulation ecosystem services loss caused by linear infrastructure construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dorothée Labarraque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lea Tardieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (2), pp.277-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638733v1</w:t>
+                <w:t xml:space="preserve">hal-01131074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.259 - 275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring direct and indirect regulation ecosystem services loss caused by linear infrastructure construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Combining direct and indirect impacts to assess ecosystem service loss due to infrastructure construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Labarraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lea Tardieu</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131074v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,51 +2926,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and mapping global climate regulation service loss induced by Terrestrial Transport Infrastructure construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4140,51 +4140,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.712, In press, 978-1-4614-7753-2</w:t>
+              <w:t xml:space="preserve">, Springer, pp.712, 2020, 978-1-4614-7753-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,90 +4351,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4583,51 +4583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -4649,51 +4649,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Posada-Borrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05410159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37487-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J.Z. Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crinquant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bourdat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Posada-Borrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05410159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37487-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J.Z. Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crinquant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bourdat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>