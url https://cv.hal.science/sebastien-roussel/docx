--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -235,161 +235,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hidden dimension of low-carbon public transport policies: From biodiversity conservation to user preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Guido</w:t>
+                <w:t xml:space="preserve">Stanislas Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Baudry</w:t>
+                <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Bazart</w:t>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Berger</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 236, </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, pp.108668. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05110297v1</w:t>
+                <w:t xml:space="preserve">hal-05085536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental edutainment games and pro-environmental behavior of primary school students: Evidence from a field experiment</w:t>
               </w:r>
@@ -486,550 +482,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05351880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small steps in the right direction: Preferences of small-scale farmers for sustainable cattle systems in Guaviare, Colombian Amazon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustam Romaniuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina Posada-Borrero</w:t>
+                <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Driss Ezzine-De-Blas</w:t>
+                <w:t xml:space="preserve">Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Bazart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108744⟩</w:t>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 236, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2025.107098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05234900v1</w:t>
+                <w:t xml:space="preserve">halshs-05110297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The hidden dimension of low-carbon public transport policies: From biodiversity conservation to user preferences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Small steps in the right direction: Preferences of small-scale farmers for sustainable cattle systems in Guaviare, Colombian Amazon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Calvet</w:t>
+                <w:t xml:space="preserve">Catalina Posada-Borrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
+                <w:t xml:space="preserve">Driss Ezzine-De-Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Lavaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecological Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 236, pp.108668. </w:t>
+              <w:t xml:space="preserve">, 2025, 239, pp.108744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108668⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05085536v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05234900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les sciences comportementales au service de la sobriété des consommations d’eau</w:t>
+                <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values and Policy Perception on Recycling Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Lecourt</w:t>
+                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rous C.</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Sakarovitch</w:t>
+                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4/2024, pp.31-37</w:t>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 134 (5), pp.665-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04948795v1</w:t>
+                <w:t xml:space="preserve">hal-04683486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values and Policy Perception on Recycling Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les sciences comportementales au service de la sobriété des consommations d’eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Lecourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rous C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
+                <w:t xml:space="preserve">Charlotte Sakarovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Arfaoui</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Couallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 134 (5), pp.665-700</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4/2024, pp.31-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04683486v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04948795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Environmental Beliefs, Personal Values, and Policy Perception on Recycling Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankinée Kirakozian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1256,481 +1256,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03847453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+                <w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Ottavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03352952v1</w:t>
+                <w:t xml:space="preserve">hal-03325423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The French Affective Images of Climate Change (FAICC): A Dataset With Relevance and Affective Ratings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Ottavi</w:t>
+                <w:t xml:space="preserve">The effects of induced emotions on environmental preferences and behavior: an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arielle Syssau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.e0258045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2021.650650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0258045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">hal-03325423v1</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation écologique et agriculture : Est-ce compatible ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Latourte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.2653. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-37487-6⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 70 (6), pp.1139-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.706.1139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883564v1</w:t>
+                <w:t xml:space="preserve">halshs-02161129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportements pro-environnementaux et exposition à la nature : une étude expérimentale</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation écologique et agriculture : Est-ce compatible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 70 (6), pp.1139-1151. </w:t>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.2653. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.706.1139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-37487-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02161129v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preferences for biodiversity offset contracts on arable land : a choice experiment study with farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Quétier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,713 +1992,713 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation demand analysis of sensitive natural areas from an on-site survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deforestation, leakage and avoided deforestation policies: a spatial analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delacote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth J.Z. Robinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, First Online (First Online), pp.First Online. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reseneeco.2016.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321081v1</w:t>
+                <w:t xml:space="preserve">hal-01350831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deforestation, leakage and avoided deforestation policies: a spatial analysis</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visitors' awareness of ICZM and WTP for beach preservation in four European Mediterranean regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Marzetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Disegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koutrakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sapounidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resource and Energy Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marine Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63, pp.100-108</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01350831v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visitors' awareness of ICZM and WTP for beach preservation in four European Mediterranean regions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A. Sapounidis</w:t>
+                <w:t xml:space="preserve">Recreation demand analysis of sensitive natural areas from an on-site survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Marin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 63, pp.100-108</w:t>
+              <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (2), pp.355-383</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945969v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01321081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring direct and indirect regulation ecosystem services loss caused by linear infrastructure construction</w:t>
+                <w:t xml:space="preserve">Combining direct and indirect impacts to assess ecosystem service loss due to infrastructure construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lea Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John D. Thompson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dorothée Labarraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lea Tardieu</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'économie politique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152, pp.145-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2015.01.034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01131074v1</w:t>
+                <w:t xml:space="preserve">hal-02638733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Etudes en Agriculture et Environnement - Review of agricultural and environmental studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.259 - 275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining direct and indirect impacts to assess ecosystem service loss due to infrastructure construction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Exploring direct and indirect regulation ecosystem services loss caused by linear infrastructure construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Labarraque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Tardieu</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue d'économie politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 125 (2), pp.277-298</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02638733v1</w:t>
+                <w:t xml:space="preserve">hal-01131074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’influence des émotions sur les comportements pro-environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2749,51 +2749,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction d’émotions et comportements pro-environnementaux dans le cadre d’un jeu du dictateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Moureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2926,77 +2926,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing and mapping global climate regulation service loss induced by Terrestrial Transport Infrastructure construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lea Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Salles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosystem Services</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4 (1), pp.73-81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3305,324 +3305,324 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Damart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02661025v1</w:t>
+                <w:t xml:space="preserve">hal-00165842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In search of coastal zone sustainability by means of social carrying capacity indicators construction: lessons learned from the Thau lagoon case study (Région Languedoc-Roussillon, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Rey-Valette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Damart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eva Bourdat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.175-194. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014421⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.122-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653377v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multicriteria participation-based methodology for selecting sustainable development indicators: an incentive tool for concerted decision making beyond the diagnosis framework</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In search of coastal zone sustainability by means of social carrying capacity indicators construction: lessons learned from the Thau lagoon case study (Région Languedoc-Roussillon, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Crinquant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Bourdat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Sustainable Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.122-138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 10 (1/2), pp.175-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJSD.2007.014421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165842v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des dimensions territoriale et institutionnelle du developpement durable : le cas des politiques de gestion intégrée des zones côtières (GIZC)</w:t>
               </w:r>
@@ -3839,64 +3839,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractériser la demande sociale pour la biodiversité et les services écosystémiques à l’aide des sciences économiques : le cas du tramway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Vaissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Calvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soukaina Anougmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3962,247 +3962,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04393879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosocial Behaviors</w:t>
+                <w:t xml:space="preserve">Non-Market Valuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.710-713, 2020</w:t>
+              <w:t xml:space="preserve">, Springer, pp.712, 2020, 978-1-4614-7753-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945867v1</w:t>
+                <w:t xml:space="preserve">hal-01945930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecosystem Services</w:t>
+                <w:t xml:space="preserve">Prosocial Behaviors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer New York, pp.711-712, 2020</w:t>
+              <w:t xml:space="preserve">, Springer New York, pp.710-713, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945875v1</w:t>
+                <w:t xml:space="preserve">hal-01945867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-Market Valuation</w:t>
+                <w:t xml:space="preserve">Ecosystem Services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Tardieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Law and Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.712, 2020, 978-1-4614-7753-2</w:t>
+              <w:t xml:space="preserve">, Springer New York, pp.711-712, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945930v1</w:t>
+                <w:t xml:space="preserve">hal-01945875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4259,51 +4259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Pinçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4351,90 +4351,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The limits of behavioral nudges to increase youth turnout: Experimental evidence from two French elections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rustam Romaniuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Guido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Bazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4551,211 +4551,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recreation demand analysis of the sensitive natural areas (Hérault district, France): a travel cost appraisal using count data models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette L. Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Moureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02809851v1</w:t>
+                <w:t xml:space="preserve">hal-02807559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emotions incidentes et comportements pro-environnementaux</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recreation demand analysis of the sensitive natural areas (Hérault district, France): a travel cost appraisal using count data models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Roussel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02807559v1</w:t>
+                <w:t xml:space="preserve">hal-02809851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4910,51 +4910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234900v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Posada-Borrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108744" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108668" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05410159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883564v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37487-6" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350831v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J.Z. Robinson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.06.006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131074v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884949v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moureau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crinquant" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bourdat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014421" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945867v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945930v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809851v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05363638v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustam Romaniuc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Roussel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boer.70023" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05085536v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Rigal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Calvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Tardieu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Vaissi&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108668" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351880v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Farolfi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2025.102474" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05110297v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Guido" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bazart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Berger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2025.107098" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05234900v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Posada-Borrero" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Driss Ezzine-De-Blas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Lavaine" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108744" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04683486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankin&#233;e Kirakozian" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Arfaoui" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04948795v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Lecourt" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rous C." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sakarovitch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couallier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ucly.hal.science/hal-05410159v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.345.0665" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04256107v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03847453v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0275806" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03325423v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ottavi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arielle Syssau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.650650" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352952v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0258045" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02161129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Latourte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.706.1139" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02883564v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-37487-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786037v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Qu&#233;tier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jby006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01643656v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Chiroleu-Assouline" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Poudou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2017.10.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605093v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Moureau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2016.04.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350831v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delacote" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth J.Z. Robinson" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reseneeco.2016.06.006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945969v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Marzetti" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Disegna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koutrakis" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sapounidis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Marin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321081v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Salles" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638733v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Tardieu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Thompson" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Labarraque" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2015.01.034" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06XVP6NM-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884949v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Moureau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131074v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636047v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634673v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945958v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Marciano" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133631v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoser.2013.02.007" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6X3DV03-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835641v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mongruel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vanhoutte-Brunier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Fiandrino" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Valette" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Ball&#233;-B&#233;ganton" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.12.038" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662674v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Rey-Valette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura-Mars Henichat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-No&#235;l Pi-Alperin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2009016" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1ED22C2D32F986D88C5BA15D8774E8DA2A6E16A6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Damart" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661025v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014418" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653377v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Crinquant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Bourdat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2007.014421" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659007v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663483v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carbonnel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.2529" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04393879v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soukaina Anougmar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basak Bayramoglu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Cantuarias-Villessuzanne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945930v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945867v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01945875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05462571v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bayle" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Pin&#231;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677596v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04677585v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807559v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809851v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>