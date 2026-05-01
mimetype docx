--- v0 (2026-03-22)
+++ v1 (2026-05-01)
@@ -5673,51 +5673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6923DF6"/>
+    <w:nsid w:val="CB7F0272"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>