--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1399,183 +1399,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presença da &amp;quot;colônia portuguesa&amp;quot; na paisagem cultural e midiática do Rio de Janeiro: o Grêmio Literário Português e o Retiro Literário Português (1855-1885)</w:t>
+                <w:t xml:space="preserve">Entre ficção e realidade: a comédia A Estatua amazónica de Manuel de Araújo Porto Alegre (1851) e a formação da História Pátria no Brasil Império</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Topoi (Rio de Janeiro. Impresso)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (33), pp.490 - 513. </w:t>
+              <w:t xml:space="preserve">História e Cultura.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5 (2), pp.161-181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1590/2237-101x01703308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18223/hiscult.v5i2.1920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880014v1</w:t>
+                <w:t xml:space="preserve">hal-01880020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre ficção e realidade: a comédia A Estatua amazónica de Manuel de Araújo Porto Alegre (1851) e a formação da História Pátria no Brasil Império</w:t>
+                <w:t xml:space="preserve">Presença da &amp;quot;colônia portuguesa&amp;quot; na paisagem cultural e midiática do Rio de Janeiro: o Grêmio Literário Português e o Retiro Literário Português (1855-1885)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">História e Cultura.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5 (2), pp.161-181. </w:t>
+              <w:t xml:space="preserve">Topoi (Rio de Janeiro. Impresso)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (33), pp.490 - 513. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18223/hiscult.v5i2.1920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1590/2237-101x01703308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880020v1</w:t>
+                <w:t xml:space="preserve">hal-01880014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fondations fragiles d’un espace littéraire transatlantique: Les lettres brésiliennes dans le Dicionário bibliográfico português d’Inocêncio Francisco da Silva (1858-1883)</w:t>
               </w:r>
@@ -1936,183 +1936,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splendeurs et misères du « siècle de dom Pedro II » : le mécénat impérial et les Letras Pátrias au Brésil (1840-1889)</w:t>
+                <w:t xml:space="preserve">Un patriotisme brésilien à géométrie variable ? La renaissance des « petites patries » au prisme des Letras Pátrias (1850-1880)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 164 (2), pp.107-119. </w:t>
+              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6, pp.181 - 201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rom.164.0107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/bresils.1362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01879974v1</w:t>
+                <w:t xml:space="preserve">hal-01880004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un patriotisme brésilien à géométrie variable ? La renaissance des « petites patries » au prisme des Letras Pátrias (1850-1880)</w:t>
+                <w:t xml:space="preserve">Splendeurs et misères du « siècle de dom Pedro II » : le mécénat impérial et les Letras Pátrias au Brésil (1840-1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brésil(s). Sciences Humaines et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6, pp.181 - 201. </w:t>
+              <w:t xml:space="preserve">Romantisme : la revue du dix-neuvième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164 (2), pp.107-119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bresils.1362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rom.164.0107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01880004v1</w:t>
+                <w:t xml:space="preserve">hal-01879974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Être femme de lettres au Brésil à l’époque impériale (1822-1889) : le statut social d’une « minorité » porteuse d’une voix dissonante dans l’espace public</w:t>
               </w:r>
@@ -3524,466 +3524,466 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03223480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um homem de letras brasileiro em Paris: Frederico José de Santa Anna Nery (1848-1901)</w:t>
+                <w:t xml:space="preserve">L’invention des Letras Pátrias. Filiation et originalité de la littérature nationale au Brésil (1830-1870)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Viana Martin; N. Kermele; M. E. Chaves de Mello; J. L. Jobim. </w:t>
+              <w:t xml:space="preserve">Juliette Dumont, Anaïs Fléchet, Mônica Pimenta Velloso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diálogos França-Brasil, circulações, representações, imaginários</w:t>
+              <w:t xml:space="preserve">Histoire culturelle du Brésil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edições Makunaima</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éditions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.265-289, 2019, 9782371541276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.iheal.8757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296252v1</w:t>
+                <w:t xml:space="preserve">hal-02385523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’invention des Letras Pátrias. Filiation et originalité de la littérature nationale au Brésil (1830-1870)</w:t>
+                <w:t xml:space="preserve">Les ambitions contrariées du mécénat littéraire de l'empereur dom Pedro II du Brésil (1856-1882)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Juliette Dumont, Anaïs Fléchet, Mônica Pimenta Velloso. </w:t>
+              <w:t xml:space="preserve">Anne Struve-Debeaux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire culturelle du Brésil</w:t>
+              <w:t xml:space="preserve">Le mécénat littéraire aux XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann Editeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.53-74, 2019, 979-1037000842</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditions de l’IHEAL</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-02385523v1</w:t>
+                <w:t xml:space="preserve">hal-02071811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ambitions contrariées du mécénat littéraire de l'empereur dom Pedro II du Brésil (1856-1882)</w:t>
+                <w:t xml:space="preserve">Um homem de letras brasileiro em Paris: Frederico José de Santa Anna Nery (1848-1901)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Anne Struve-Debeaux. </w:t>
+              <w:t xml:space="preserve">E. Viana Martin; N. Kermele; M. E. Chaves de Mello; J. L. Jobim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le mécénat littéraire aux XIXe et XXe siècles</w:t>
+              <w:t xml:space="preserve">Diálogos França-Brasil, circulações, representações, imaginários</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hermann Editeurs</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.53-74, 2019, 979-1037000842</w:t>
+                <w:t xml:space="preserve">Edições Makunaima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.13-38, 2019, 978-85-65130-27-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02071811v1</w:t>
+                <w:t xml:space="preserve">hal-02296252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Um jogo de espelho : representações do &amp;quot;homen de letras&amp;quot; entre a Europa e o Brasil (1840-1889)</w:t>
+                <w:t xml:space="preserve">Un homme de lettres brésilien à Paris: Frederico José de Santa Anna Nery (1848-1901)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Orna Levin et Claudia Poncioni. </w:t>
+              <w:t xml:space="preserve">E. Viana Martin; N. Kermele; M. E. Chaves de Mello; J. L. Jobim. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deslocamentos e mediações: A circulação transatlântica dos impressos (1789-1914)</w:t>
+              <w:t xml:space="preserve">Dialogues France-Brésil. Circulations, représentations, imaginaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editora da Unicamp</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.133-158, 2018, 8526814788</w:t>
+                <w:t xml:space="preserve">Presses de l'Université de Pau et des pays de l'Adour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.21-36, 2018, 2353110916</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088581v1</w:t>
+                <w:t xml:space="preserve">hal-01948920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un homme de lettres brésilien à Paris: Frederico José de Santa Anna Nery (1848-1901)</w:t>
+                <w:t xml:space="preserve">Um jogo de espelho : representações do &amp;quot;homen de letras&amp;quot; entre a Europa e o Brasil (1840-1889)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Rozeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Viana Martin; N. Kermele; M. E. Chaves de Mello; J. L. Jobim. </w:t>
+              <w:t xml:space="preserve">Orna Levin et Claudia Poncioni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues France-Brésil. Circulations, représentations, imaginaires</w:t>
+              <w:t xml:space="preserve">Deslocamentos e mediações: A circulação transatlântica dos impressos (1789-1914)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses de l'Université de Pau et des pays de l'Adour</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.21-36, 2018, 2353110916</w:t>
+                <w:t xml:space="preserve">Editora da Unicamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-158, 2018, 8526814788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948920v1</w:t>
+                <w:t xml:space="preserve">hal-02088581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polêmica França-Brasil sob o Segundo Reinado: o nascimento do nacionalismo cultural brasileiro através o espelho da França</w:t>
               </w:r>
@@ -5673,51 +5673,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB7F0272"/>
+    <w:nsid w:val="5C0681BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5904,51 +5904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rozeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9397-3869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169560856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30620/pdi.v12n2.p117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.642.0223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26389" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880014v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-101x01703308" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880020v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18223/hiscult.v5i2.1920" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cultura.2472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.2550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5743" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879974v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.164.0107" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880004v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.1362" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond.142.0223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.12769" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Agostini Mello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaudel Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.4113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chirio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100366840" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepoissonvolant.net/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/au-coeur-des-empires/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100593900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296252v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/images/livros/dialogos_franca_brasil.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385523v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/8757" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8757" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02071811v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037000842" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02088581v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoraunicamp.com.br/produto/477/deslocamentos-e-mediacoes--a-circulacao-transatlantica-dos-impressos-1789-1914" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01948920v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alter.univ-pau.fr/fr/activites-scientifiques/ouvrages/ouvrages-2018/dialogues-france-bresil-circulations-representations-imaginaires.html" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medias19.org/index.php?id=22666" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-intellectuels-et-le-politique-au-bresil-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3753" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14iq8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9et" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Scheidler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.7460" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02147339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.4142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2699" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768691v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL30029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-rozeaux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9397-3869" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169560856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542365v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rozeaux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161512v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Cournil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bobin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Perez Tisserant" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Teuli&#232;res" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vin.162.0091" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301419v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gabail" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981570v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30620/pdi.v12n2.p117" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04301422v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/orda.9751" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ideas.14145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814687v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.2321" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02624544v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sigila.045.0019" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.192.0109" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02011071v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341723" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879988v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lms.258.0049" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879991v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhmc.642.0223" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880112v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-spania.26389" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.12015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880020v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18223/hiscult.v5i2.1920" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2237-101x01703308" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880024v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cultura.2472" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881421v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rh19.4832" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880027v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/amnis.2550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880102v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.5743" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880004v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.1362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879974v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.164.0107" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880119v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nuevomundo.66375" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01879985v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond.142.0223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881392v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999822v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Acker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.12769" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03638752v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jefferson Agostini Mello" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.6967" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04000985v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riaudel Michel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.4113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880009v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Chirio" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Douxami" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Fl&#233;chet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2594" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220690v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godicheau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Grenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Su&#225;rez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dulucq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01883405v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100366840" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364939v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lepoissonvolant.net/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04481322v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modesta Suarez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/catalogue/histoire/au-coeur-des-empires/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709669v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223480v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100593900" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385523v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/8757" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.8757" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02071811v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/9791037000842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02296252v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.edicoesmakunaima.com.br/images/livros/dialogos_franca_brasil.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01948920v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://alter.univ-pau.fr/fr/activites-scientifiques/ouvrages/ouvrages-2018/dialogues-france-bresil-circulations-representations-imaginaires.html" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02088581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editoraunicamp.com.br/produto/477/deslocamentos-e-mediacoes--a-circulacao-transatlantica-dos-impressos-1789-1914" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881516v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01880551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.medias19.org/index.php?id=22666" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881519v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/les-intellectuels-et-le-politique-au-bresil-xixe-xxe-siecles/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881393v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3753" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881512v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232414v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/14iq8" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946360v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049714v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u9et" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814705v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814712v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02946353v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03999825v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Augusto P&#225;dua" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iva Pe&#353;a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Fran&#231;ois Mathis" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/caravelle.13219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814679v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Scheidler" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Hagimont" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.12733" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461176v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/framespa.7460" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02147339v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Riaudel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.4142" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01881791v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bresils.2699" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00768691v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LIL30029" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>