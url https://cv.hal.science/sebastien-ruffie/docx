--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -226,472 +226,472 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche pragmatique et contribution du travail de construction des classifications sportives des « handicapés physiques » en France (1968-1976)</w:t>
+                <w:t xml:space="preserve">La scolarité des drépanocytaires en Guadeloupe : (in)visibilisation d’une maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Issanchou</w:t>
+                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (2), pp.33-54</w:t>
+              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (2), pp.43-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828042v1</w:t>
+                <w:t xml:space="preserve">hal-04816090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participation sociale et affirmation(s) identitaire(s) des Sourds en Guadeloupe : les effets d’une double insularité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeux paralympiques : de la rééducation des blessés de guerre à la célébration de la diversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Villoing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+                <w:t xml:space="preserve">Sébastien Ruffie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers franco-latino-américains d'études sur le handicap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Conversation France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04844763v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeux paralympiques : de la rééducation des blessés de guerre à la célébration de la diversité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche pragmatique et contribution du travail de construction des classifications sportives des « handicapés physiques » en France (1968-1976)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffie</w:t>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conversation France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024</w:t>
+              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (2), pp.33-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142731v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La scolarité des drépanocytaires en Guadeloupe : (in)visibilisation d’une maladie chronique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Participation sociale et affirmation(s) identitaire(s) des Sourds en Guadeloupe : les effets d’une double insularité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carrefours de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers franco-latino-américains d'études sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2 - Dépathologisations, résistances et conflits épistémiques, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56078/cfla_discapacidad.351⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816090v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04844763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olympisme et paralympisme. Jeux d’influence mutuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 394, pp.42-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -716,64 +716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer la participation sociale de jeunes drépanocytaires guadeloupéens. Recherche transdisciplinaire et adaptation des outils de recueil de données MHAVIE et MQE au contexte socioculturel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villoing Gaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -863,64 +863,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -971,77 +971,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la participation sociale de jeunes drépanocytaires. Recherche transdisciplinaire et adaptation des outils de recueil de données MHAVIE et MQE au contexte socioculturel de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1118,51 +1118,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Fauteuil Tout Terrain, une « paire de chaussures de montagne » : expériences corporelles et reconfigurations identitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1234,51 +1234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing geographic and cultural alterity through sport? Institutionalizing the Arctic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1323,620 +1323,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The manager, the doctor and the technician: political recognition and institutionalization of sport for the physically disabled in France (1968–1973)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Sports and ‘Minorities’: Negotiating the Olympic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Cornaton</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport in Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17430437.2016.1273610⟩</w:t>
+              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17511321.2017.1341948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681359v1</w:t>
+                <w:t xml:space="preserve">hal-01681300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports and ‘Minorities’: Negotiating the Olympic Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The manager, the doctor and the technician: political recognition and institutionalization of sport for the physically disabled in France (1968–1973)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Héas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Issanchou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cornaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, Ethics and Philosophy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, pp.1 - 17. </w:t>
+              <w:t xml:space="preserve">Sport in Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 21 (4), pp.622-634. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17511321.2017.1341948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/17430437.2016.1273610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681300v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Sport as an Instrument in Rehabilitation to the Adoption of Competitive Sport: Genesis of a Delegatee Sports Federation in France for Those with Physical Disabilities (1954–1972)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Care en milieu postcolonial : émancipation et revendication identitaire des personnes handicapées en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport History Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/shr.2016-0002⟩</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (1), pp.54-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2014.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681374v1</w:t>
+                <w:t xml:space="preserve">hal-01679051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care en milieu postcolonial : émancipation et revendication identitaire des personnes handicapées en Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaël Villoing</w:t>
+                <w:t xml:space="preserve">Incorporation of Biomedical Knowledge in Sickle Cell Disease (SCD) Representations of a Guadeloupe Schooled Population (FWI): Marie-Galante Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pruneau Jérôme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferez Sylvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maillard Frédéric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumont Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2014.11.002⟩</w:t>
+              <w:t xml:space="preserve">Caribbean Quarterly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 55 (3), pp.53 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00086495.2009.11672353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01679051v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporation of Biomedical Knowledge in Sickle Cell Disease (SCD) Representations of a Guadeloupe Schooled Population (FWI): Marie-Galante Profile</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maillard Frédéric</w:t>
+                <w:t xml:space="preserve">From Sport as an Instrument in Rehabilitation to the Adoption of Competitive Sport: Genesis of a Delegatee Sports Federation in France for Those with Physical Disabilities (1954–1972)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dumont Jacques</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Bancel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caribbean Quarterly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 55 (3), pp.53 - 70. </w:t>
+              <w:t xml:space="preserve">Sport History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (2), pp.146 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00086495.2009.11672353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/shr.2016-0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681890v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du diagnostic d’infection au VIH sur la participation sociale : enjeux de l’application du Processus de Production du Handicap à une maladie chronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Wallach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2026,51 +2026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’auto-organisation des mutilés de guerre à la structuration d’une Fédération sportive pour handicapés physiques : la spécificité de la France (1954-1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2134,51 +2134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Institutionalisation of ‘All Disabilities’ to Comprehensive Sports Integration: France Joining the Paralympic Movement (1954–2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lantz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2225,64 +2225,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pétanque à Pondichéry : Négociation postcoloniale des identités nationales et culturelles en contexte mondialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,51 +2342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport and gender construction in the postcolonial context: Between East and West — the paradoxical effects of globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amelie Lauzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,51 +2446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La actividad física y deportiva de las PVVIH : Del interés por la práctica al acceso a la práctica (revisión de la bibliografía)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pappous Athanasios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2645,51 +2645,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du rapport de genre aux loisirs sportifs et à la santé dans une population scolarisée de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2772,64 +2772,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la participation sociale (MHAVIE) et de la perception de l’environnement (MQE) chez de jeunes drépanocytaires guadeloupéens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villoing Gaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2880,77 +2880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire une mémoire commune pour faire institution : le cas de la fédération française handisport (1954-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème Carrefour d’histoire du sport, Héritage et dynamique patrimoniale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2975,77 +2975,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoindre le panthéon sportif. Enjeux mémoriels de l'institutionnalisation du mouvement handisport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e congrès de la 3SLF, “Faire la passe et marquer,”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Université d'Artois, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3102,51 +3102,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3190,51 +3190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Téraèdre, 2013, Jean Fereux, 978-2-336-00019-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3284,77 +3284,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire une histoire commune pour faire institution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PULM. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Héritages olympiques et patrimoine des événements sportifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3409,51 +3409,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation collective, sport et situation de handicap en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Faberon Florence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques, performance sportive et handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.79-95, 2020</w:t>
@@ -3482,51 +3482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épidémiologisation du mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3590,51 +3590,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps infecté et la gestion de sa visibilité. La production institutionnelle de la « précarité » en milieu post-colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3685,64 +3685,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’épidémiologisation du mal », Le corps de la honte, histoire de la prise en charge du VIH/SIDA en Guadeloupe, Ferez S. et Ruffie S. (dir.), 2015, Nancy, Presses Universitaires de Nancy, collection Épistémologie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,230 +3787,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les « crises » : tensions culturelles et/ou organisationnelles ? ( 1993-1999 )</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’organisation de la prise en charge et de la lutte contre le VIH/sida. Inscription médicale et médico-sociale d’une initiative associative (1986-1992)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681676v1</w:t>
+                <w:t xml:space="preserve">hal-01681609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la prise en charge et de la lutte contre le VIH/sida. Inscription médicale et médico-sociale d’une initiative associative (1986-1992)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Par-delà les « crises » : tensions culturelles et/ou organisationnelles ? ( 1993-1999 )</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681609v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement handisport face au défi des dynamiques locales</w:t>
               </w:r>
@@ -4255,51 +4255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Amicale sportive des mutilés de France (ASMF) Rééducation fonctionnelle et réadaptation sociale par le sport (1954-1963)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4344,217 +4344,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inclusion des « Sourds sportifs » au sein du mouvement handisport. Un impossible défi ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">L’extension aux espaces ultra-marins : l’exemple de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villoing Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 177-192.</w:t>
+              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 159- 174.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681870v1</w:t>
+                <w:t xml:space="preserve">hal-01681867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extension aux espaces ultra-marins : l’exemple de la Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Villoing Gaël</w:t>
+                <w:t xml:space="preserve">L’inclusion des « Sourds sportifs » au sein du mouvement handisport. Un impossible défi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 159- 174.</w:t>
+              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 177-192.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681867v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un terrain « miné »</w:t>
               </w:r>
@@ -4780,234 +4780,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dissolution du colonialisme. Les pratiques physiques à Pondichéry de l’entre-deux guerre à nos jours</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les résistances au sport dans l'Education et dans l'Education Physique, en France, 1888-1978.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gleyse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Gori G. and Terret T. (Eds), Sport and education in history, Ed. Sankt Augustin, Akademia Verlag, pp. 265-271</w:t>
+              <w:t xml:space="preserve">In Gori G. and Terret T. (Eds), Sport and education in history, Ed. Sankt Augustin, Akademia Verlag, pp. 18-23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681892v1</w:t>
+                <w:t xml:space="preserve">hal-01681902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les résistances au sport dans l'Education et dans l'Education Physique, en France, 1888-1978.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dissolution du colonialisme. Les pratiques physiques à Pondichéry de l’entre-deux guerre à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gleyse</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Gori G. and Terret T. (Eds), Sport and education in history, Ed. Sankt Augustin, Akademia Verlag, pp. 18-23</w:t>
+              <w:t xml:space="preserve">In Gori G. and Terret T. (Eds), Sport and education in history, Ed. Sankt Augustin, Akademia Verlag, pp. 265-271</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681902v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques physiques et colonisation à Pondichéry : La spécificité culturelle et le rôle des organisations spirituelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gleyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5135,51 +5135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="321880E7"/>
+    <w:nsid w:val="8675DB01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5366,51 +5366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-ruffie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3399-864X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078235782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-9221-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villoing" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cfla_discapacidad.351" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142731v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffie" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816090v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villoing Ga&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075205ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G91MH610-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02172160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681300v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2017.1341948" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681374v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679051v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.11.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681890v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruneau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferez Sylvain" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Jacques" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00086495.2009.11672353" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2014.931842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1362" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie Lauzanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111400784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47197/retos.v0i18.34657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Thiandoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Deleuze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681892v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681902v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-ruffie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3399-864X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078235782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-9221-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villoing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cfla_discapacidad.351" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villoing Ga&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075205ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G91MH610-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02172160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2017.1341948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruneau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferez Sylvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00086495.2009.11672353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2014.931842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1362" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie Lauzanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111400784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47197/retos.v0i18.34657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Thiandoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Deleuze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>