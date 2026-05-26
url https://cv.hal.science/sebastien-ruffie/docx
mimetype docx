--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -710,364 +710,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer la participation sociale de jeunes drépanocytaires guadeloupéens. Recherche transdisciplinaire et adaptation des outils de recueil de données MHAVIE et MQE au contexte socioculturel.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penser les effets du désavantage social liés à la maladie chronique : enjeux épistémologiques d’un projet transdisciplinaire sur des jeunes drépanocytaires en Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villoing Gaël</w:t>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
+                <w:t xml:space="preserve">Marie Cholley Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Villoing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Boucher</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (2), pp.177-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2020.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631216v1</w:t>
+                <w:t xml:space="preserve">hal-03136326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser les effets du désavantage social liés à la maladie chronique : enjeux épistémologiques d’un projet transdisciplinaire sur des jeunes drépanocytaires en Guadeloupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+                <w:t xml:space="preserve">Evaluer la participation sociale de jeunes drépanocytaires guadeloupéens. Recherche transdisciplinaire et adaptation des outils de recueil de données MHAVIE et MQE au contexte socioculturel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Cholley Gomez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+                <w:t xml:space="preserve">Villoing Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Boucher</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03136326v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer la participation sociale de jeunes drépanocytaires. Recherche transdisciplinaire et adaptation des outils de recueil de données MHAVIE et MQE au contexte socioculturel de la Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Fougeyrollas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aequitas. Revue de développement humain, handicap et changement social/Journal of human development, disability, and social change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 26 (2), pp.43. </w:t>
@@ -1131,51 +1131,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Gosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1247,51 +1247,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognizing geographic and cultural alterity through sport? Institutionalizing the Arctic Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1342,51 +1342,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sports and ‘Minorities’: Negotiating the Olympic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1446,51 +1446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The manager, the doctor and the technician: political recognition and institutionalization of sport for the physically disabled in France (1968–1973)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1563,51 +1563,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Care en milieu postcolonial : émancipation et revendication identitaire des personnes handicapées en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1706,51 +1706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maillard Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumont Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Caribbean Quarterly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 55 (3), pp.53 - 70. </w:t>
@@ -1801,51 +1801,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Sport as an Instrument in Rehabilitation to the Adoption of Competitive Sport: Genesis of a Delegatee Sports Federation in France for Those with Physical Disabilities (1954–1972)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bancel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1944,51 +1944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Héas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Développement humain, handicap et changement social/Journal of Human Development, Disability and Social Change </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Sexualité, Handicap et droits humains, 21 (2), pp.75-88. </w:t>
@@ -2052,51 +2052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European studies in sports history</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2121,51 +2121,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Institutionalisation of ‘All Disabilities’ to Comprehensive Sports Integration: France Joining the Paralympic Movement (1954–2012)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2329,51 +2329,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport and gender construction in the postcolonial context: Between East and West — the paradoxical effects of globalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pappous Athanasios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Retos: nuevas tendencias en educación física, deportes y recreación</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18, pp.77-83. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2550,64 +2550,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’organisation de l’offre sportive à l’intention des personnes déficientes physiques en Guadeloupe : Monographie historique de deux associations locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villoing Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marcellini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2658,51 +2658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du rapport de genre aux loisirs sportifs et à la santé dans une population scolarisée de Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Le Her</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2798,51 +2798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Cholley-Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Villoing Gaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normand Boucher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,51 +2893,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire une mémoire commune pour faire institution : le cas de la fédération française handisport (1954-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2988,51 +2988,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rejoindre le panthéon sportif. Enjeux mémoriels de l'institutionnalisation du mouvement handisport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Issanchou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3115,51 +3115,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presse Universitaire de Nancy, 2015, Bernard Andrieu, 978-2-8143-0242-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3396,51 +3396,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisation collective, sport et situation de handicap en Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Villoing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3476,584 +3476,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épidémiologisation du mal</w:t>
+                <w:t xml:space="preserve">« L’épidémiologisation du mal », Le corps de la honte, histoire de la prise en charge du VIH/SIDA en Guadeloupe, Ferez S. et Ruffie S. (dir.), 2015, Nancy, Presses Universitaires de Nancy, collection Épistémologie du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruffié Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 978-2-8143-0242-6</w:t>
+              <w:t xml:space="preserve">Ferez S. et Ruffie S. (dir.), 2015, Le corps de la honte, histoire de la prise en charge du VIH/SIDA en Guadeloupe, Nancy, Presses Universitaires de Nancy, collection Épistémologie du corps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681576v1</w:t>
+                <w:t xml:space="preserve">hal-04482851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps infecté et la gestion de sa visibilité. La production institutionnelle de la « précarité » en milieu post-colonial</w:t>
+                <w:t xml:space="preserve">L’épidémiologisation du mal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">, 2015, 978-2-8143-0242-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681829v1</w:t>
+                <w:t xml:space="preserve">hal-01681576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’épidémiologisation du mal », Le corps de la honte, histoire de la prise en charge du VIH/SIDA en Guadeloupe, Ferez S. et Ruffie S. (dir.), 2015, Nancy, Presses Universitaires de Nancy, collection Épistémologie du corps</w:t>
+                <w:t xml:space="preserve">Le corps infecté et la gestion de sa visibilité. La production institutionnelle de la « précarité » en milieu post-colonial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Perez</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ferez S. et Ruffie S. (dir.), 2015, Le corps de la honte, histoire de la prise en charge du VIH/SIDA en Guadeloupe, Nancy, Presses Universitaires de Nancy, collection Épistémologie du corps</w:t>
+              <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04482851v1</w:t>
+                <w:t xml:space="preserve">hal-01681829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’organisation de la prise en charge et de la lutte contre le VIH/sida. Inscription médicale et médico-sociale d’une initiative associative (1986-1992)</w:t>
+                <w:t xml:space="preserve">Par-delà les « crises » : tensions culturelles et/ou organisationnelles ? ( 1993-1999 )</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Estelle Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681609v1</w:t>
+                <w:t xml:space="preserve">hal-01681676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Par-delà les « crises » : tensions culturelles et/ou organisationnelles ? ( 1993-1999 )</w:t>
+                <w:t xml:space="preserve">L’organisation de la prise en charge et de la lutte contre le VIH/sida. Inscription médicale et médico-sociale d’une initiative associative (1986-1992)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Thiandoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corps de la honte. Sociohistoire de la prise en charge du VIH/SIDA en Guadeloupe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681676v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mouvement handisport face au défi des dynamiques locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villoing Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Marcellini A. et Villoing G. (dir.), Corps, Sport, Handicaps, T2, Le mouvement handisport au XXIe siècle. Lectures sociologiques. Paris, Téraèdre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4104,51 +4104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bui-Xuân</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Deleuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Marcellini A. et Villoing G. (dir.), Corps, Sport, Handicaps, T2, Le mouvement handisport au XXIe siècle. Lectures sociologiques. Paris, Téraèdre, pp. 99-112.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4173,51 +4173,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’ASMF à la FSHPF (1963-1967). Des Amicales au regroupement fédéral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4281,51 +4281,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 31- 47</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4344,247 +4344,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01681860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’extension aux espaces ultra-marins : l’exemple de la Guadeloupe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’inclusion des « Sourds sportifs » au sein du mouvement handisport. Un impossible défi ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Séguillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Villoing Gaël</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 159- 174.</w:t>
+              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 177-192.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01681867v1</w:t>
+                <w:t xml:space="preserve">hal-01681870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’inclusion des « Sourds sportifs » au sein du mouvement handisport. Un impossible défi ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Séguillon</w:t>
+                <w:t xml:space="preserve">L’extension aux espaces ultra-marins : l’exemple de la Guadeloupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villoing Gaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 177-192.</w:t>
+              <w:t xml:space="preserve">In, Ruffié S. et Ferez S. (dir), Corps, Sport, Handicaps (T1). L’institutionalisation du mouvement handisport (1954-2008), Paris, Téraèdre, 159- 174.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01681870v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01681867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un terrain « miné »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Perera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4648,51 +4648,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Lointain et le Proche. le sport aux Antilles Françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In « Les sports en Corse, miroir d’une société – sport in corsica, spechju d’una società »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4717,51 +4717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques corporelles, genre et santé chez les tamouls français de Pondichéry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Cohen P. (Ed), Figures contemporaines de la santé en Inde : L’Harmattan, Paris, pp. 245-267</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4881,51 +4881,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La dissolution du colonialisme. Les pratiques physiques à Pondichéry de l’entre-deux guerre à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Ruffié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Gleyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5135,51 +5135,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8675DB01"/>
+    <w:nsid w:val="3614DD8E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5366,51 +5366,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-ruffie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3399-864X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078235782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-9221-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villoing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cfla_discapacidad.351" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villoing Ga&#235;l" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136326v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.07.003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075205ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G91MH610-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02172160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2017.1341948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruneau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferez Sylvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00086495.2009.11672353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2014.931842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1362" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie Lauzanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111400784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47197/retos.v0i18.34657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681576v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Thiandoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681829v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482851v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681609v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681676v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Deleuze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681867v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681870v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-ruffie" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3399-864X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078235782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAJ-9221-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816090v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley-Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruffi&#233; S&#233;bastien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Villoing" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142731v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828042v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Issanchou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844763v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56078/cfla_discapacidad.351" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142737v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136326v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ruffi&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cholley Gomez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.07.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631216v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villoing Ga&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Fougeyrollas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404341v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1075205ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681326v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Perera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gosset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sm/2017013" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-G91MH610-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02172160v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;as" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681300v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17511321.2017.1341948" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681359v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cornaton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17430437.2016.1273610" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01679051v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2014.11.002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681890v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pruneau J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferez Sylvain" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maillard Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumont Jacques" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00086495.2009.11672353" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681374v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bancel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/shr.2016-0002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681423v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Wallach" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Gaucher" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086470ar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681465v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thomas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681857v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lantz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2014.931842" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681876v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marcellini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.1362" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681884v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Amelie Lauzanne" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0011392111400784" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681888v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pappous Athanasios" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47197/retos.v0i18.34657" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681887v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02047044v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Le Her" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580652v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02417925v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02419744v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681529v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681510v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198100v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pulm/27507" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482851v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Thiandoum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Perez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681576v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681829v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681609v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Duval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681837v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681842v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bui-Xu&#226;n" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Deleuze" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681860v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681870v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier S&#233;guillon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681867v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681880v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bordes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681882v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681891v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681902v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Gleyse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Garcia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681892v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>