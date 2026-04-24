--- v0 (2026-03-18)
+++ v1 (2026-04-24)
@@ -84,2607 +84,2715 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behind closed doors: unlocking hospital variations in the use of seclusion and mechanical restraint – a nationwide multilevel analysis in adult mental healthcare in France</w:t>
+                <w:t xml:space="preserve">Isolement et contention en psychiatrie : pourquoi de telles différences entre établissements ? Éclairages croisés par des analyses mixtes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Touitou-Burckard</w:t>
+                <w:t xml:space="preserve">Coralie Gandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Coldefy</w:t>
+                <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bourin</w:t>
+                <w:t xml:space="preserve">Esther Touitou-Burckard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Ellini</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Questions d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444737v1</w:t>
+                <w:t xml:space="preserve">hal-05578769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Behind closed doors: unlocking hospital variations in the use of seclusion and mechanical restraint – a nationwide multilevel analysis in adult mental healthcare in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Touitou-Burckard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
+                <w:t xml:space="preserve">C. Bourin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Dallel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+                <w:t xml:space="preserve">A. Ellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-025-07404-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04578341v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabagisme et handicap psychique : étude observationnelle mixte dans un échantillon diversifié d’établissements et de services médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Fernane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Trichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Fernane</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Remen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36 (1), pp.33-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.241.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04543263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (De)normalisation of Smoking Among Apprentices: Plurality of Settings, Norms and Vulnerability Levels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samy Dallel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Degry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Frohlich</w:t>
+                <w:t xml:space="preserve">Éric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10497323231166796⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 843 (1), pp.1-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132885v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04578341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">« Pas de crise, soyez coopérative ! » : les conditions de prise en compte de la parole des patient·e·s dans une unité psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Coldefy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Degry</w:t>
+                <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lanquetin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julie Minoc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.03.005⟩</w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/sss.2023.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132920v2</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinstitutionalisation, community-based care and coercion: Did France learn from international experiences?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Degry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Lanquetin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Quenum</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Mccardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Encéphale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 49 (3), pp.209-210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.01.001⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132889v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas de crise, soyez coopérative ! » : les conditions de prise en compte de la parole des patient·e·s dans une unité psychiatrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The (De)normalisation of Smoking Among Apprentices: Plurality of Settings, Norms and Vulnerability Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Minoc</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2023.0245⟩</w:t>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.473-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10497323231166796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159112v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une recherche citoyenne sur l’article 12 de la convention de l’ONU sur les droits des personnes handicapées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deinstitutionalisation, community-based care and coercion: Did France learn from international experiences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Quenum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pulcini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morel-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eyraud</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.alter.2020.06.007⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217584v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Une recherche citoyenne sur l’article 12 de la convention de l’ONU sur les droits des personnes handicapées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacerdine Bezghiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stef Bonnot-Briey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.205.0473⟩</w:t>
+              <w:t xml:space="preserve">Alter: European Journal of Disability Research / Revue européenne de recherche sur le handicap</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (2), pp.165-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.alter.2020.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03171297v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction: The Revival of Francophone Research on Justice and Mental Health</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/champpenal.11549⟩</w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32 (5), pp.473-478. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.205.0473⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956026v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03171297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : « Un renouveau des recherches francophones sur les relations entre la justice et la santé mentale »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Introduction: The Revival of Francophone Research on Justice and Mental Health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Lancelevée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/champpenal.11213⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956011v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Introduction : « Un renouveau des recherches francophones sur les relations entre la justice et la santé mentale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Protais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (358), pp.16-19. </w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jdp.358.0016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.11213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01815781v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La participation des personnes en situation de handicap au débat démocratique : retours sur une démarche collaborative autour de la CDPH</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/parti.022.0109⟩</w:t>
+              <w:t xml:space="preserve">Le Journal des psychologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (358), pp.16-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jdp.358.0016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02056794v1</w:t>
+                <w:t xml:space="preserve">halshs-01815781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Rendre effective la participation des personnes en situation de handicap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">La participation des personnes en situation de handicap au débat démocratique : retours sur une démarche collaborative autour de la CDPH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Taran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 22 (3), pp.5 - 28. </w:t>
+              <w:t xml:space="preserve">, 2018, 3 (22), pp.109-138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/parti.022.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/parti.022.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130938v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02056794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des murailles de papier. La contrainte aux soins en ambulatoire</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Introduction. Rendre effective la participation des personnes en situation de handicap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.162.0057⟩</w:t>
+              <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (3), pp.5 - 28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/parti.022.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520929v1</w:t>
+                <w:t xml:space="preserve">hal-02130938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter des auteurs d’infractions à caractère sexuel incarcérés à se soigner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Des murailles de papier. La contrainte aux soins en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2, pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.162.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.9401⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02961429v1</w:t>
+                <w:t xml:space="preserve">hal-01520929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Dussy (dir.), L’Inceste, bilan des savoirs et Dorothée Dussy, Le Berceau des dominations. Anthropologie de l’inceste (Livre 1)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Inciter des auteurs d’infractions à caractère sexuel incarcérés à se soigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42, pp.272-276. </w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. XIII, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/clio.12872⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963308v1</w:t>
+                <w:t xml:space="preserve">hal-02961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création des UHSA : une nouvelle régulation de l'enfermement ?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dorothée Dussy (dir.), L’Inceste, bilan des savoirs et Dorothée Dussy, Le Berceau des dominations. Anthropologie de l’inceste (Livre 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Déviance et Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/ds.394.0429⟩</w:t>
+              <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42, pp.272-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/clio.12872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-01293271v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de lecture : Geoffroy de Lagasnerie, Juger. L’État pénal face à la sociologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">La création des UHSA : une nouvelle régulation de l'enfermement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eyraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Velpry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lancelevée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Litzler Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/lectures.19481⟩</w:t>
+              <w:t xml:space="preserve">Déviance et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (4), pp.429-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ds.394.0429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02963310v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Psychiatric Expertises and Femicide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Saetta</w:t>
+                <w:t xml:space="preserve">Compte-rendu de lecture : Geoffroy de Lagasnerie, Juger. L’État pénal face à la sociologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lectures.19481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/hms.494⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02963307v1</w:t>
+                <w:t xml:space="preserve">hal-02963310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'expertise psychiatrique dans les affaires criminelles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Psychiatric Expertises and Femicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, N° 3 (3), pp.103. </w:t>
+              <w:t xml:space="preserve">Histoire, médecine et santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.69-80. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdlj.1203.0103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/hms.494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02963311v1</w:t>
+                <w:t xml:space="preserve">hal-02963307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction langagière de la « vérité » judiciaire par les experts psychiatres et les magistrats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L'expertise psychiatrique dans les affaires criminelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Cahiers de la justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, N° 3 (3), pp.103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdlj.1203.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.136.0109⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02963313v1</w:t>
+                <w:t xml:space="preserve">hal-02963311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La construction langagière de la « vérité » judiciaire par les experts psychiatres et les magistrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 136 (2), pp.109-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.136.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02963313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les usages des expertises psy au procès d'assises et les définitions pratiques de la responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déviance et Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 34 (4), pp.647 - 669. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ds.344.0647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2694,525 +2802,525 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour le meilleur et pour le pire ? Les effets tout à la fois protecteurs et délétères des établissements médico-sociaux à l’égard du tabagisme des personnes avec un trouble psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Fernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Hachez; Nicolas Marquis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Repenser l’institution et la désinstitutionnalisation à partir du handicap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires Saint-Louis Bruxelles, pp.975-993, 2024, 978-2-8028-0286-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.pusl.30529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04605108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre, faire adhérer : le paradoxe du soin des auteurs d’infractions à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrainte et consentement en santé mentale. Forcer, influencer, coopérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782753574984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode documentaire et étude des écrits dans les recherches en santé (Chap.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé (sous la direction de Joëlle Kivits, Frédéric Balard, Céline Fournier, Myriam Winance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-150, 2016, 9782200611897. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.kivit.2016.01.0133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La régulation des pratiques contraignantes de soin en santé mentale : perspectives pour une approche interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Aîdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Béliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Cobbaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Olivier Doron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Azimi V., Hennion-Jacquet P., Koubi G. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’institution psychiatrique au prisme du droit. La folie entre administration et justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve"> Editions Panthéon-Assas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.229-245, 2015, 979-1090429574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01288086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le discours des experts psychiatres dans des affaires de viol : une arme à double tranchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christine Dourlens; Gwenola Le Naour; Thomas Bujon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aux frontières de la médecine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9782813001146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3222,143 +3330,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparutions immédiates : quelle justice? Regards citoyens sur une justice du quotidien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Welzer-Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Castex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Américo Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012, 9782749215136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3368,215 +3476,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La medicalizacion de los autores de infracciones de caracter sexual</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Medicalization of sex offenders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médicalisation des auteurs d’infractions à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3586,1449 +3694,1449 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la vulnérabilité fait à la plainte et ce que la plainte fait à la vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Rencontres de l'Association Réflexions institutionnelles de Ville-Evrard. Colloque "Psychiatrie et vulnérabilité : nouvelles missions ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Réflexions institutionnelles de Ville-Evrard, Jun 2019, Neuilly-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02914749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique ordinaire des usagers en santé mentale : processus d'émergence et de reconnaissance des savoirs expérientiels au sein des établissements sanitaires et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Injustices épistémiques : comment les comprendre, comment les réduire ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de travail 21 de l’AISLF "Diversité des savoirs", Feb 2019, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Frohlich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude « Santé, inégalités, discriminations »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Santé : équité ou égalité ? Défini, mesurer, agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif d'études et de recherche Interdisciplinaires santé société (IFERISS), May 2018, Toulouse, France. pp.S64, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.12.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964110v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Recherche interventionnelle en santé publique et recherche qualitative : l’incontournable interdisciplinarité... L’exemple de RESIST, un programme de sevrage tabagique en milieu scolaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé : équité ou égalité ? Défini, mesurer, agir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Analyse qualitative interdisciplinaire – La mécanique de l’analyse qualitative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe de Travail 15 de l’Association Internationale des Sociologues de Langue Française, Oct 2018, Bruxelles, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02025346v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02961642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche interventionnelle en santé publique et recherche qualitative : l’incontournable interdisciplinarité... L’exemple de RESIST, un programme de sevrage tabagique en milieu scolaire.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Les risques de stigmatisation dans les interventions en santé publique. L'exemple d'une recherche interventionnelle visant à accompagner le sevrage tabagique dans une population d'apprentis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Frohlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse qualitative interdisciplinaire – La mécanique de l’analyse qualitative</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe de Travail 15 de l’Association Internationale des Sociologues de Langue Française, Oct 2018, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Journée d’étude « Santé, inégalités, discriminations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau des Jeunes Chercheurs Santé et Société, Jan 2018, Paris, France. pp.S64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02961642v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnes directement concernées, professionnel.le.s, chercheur.e.s : quels enjeux croisés et quelle visée transformative pour chacun.e ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Petiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches participatives avec des groupes déviants, stigmatisés, marginalisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du point de vue de l’usager en psychiatrie : présentation d’une étude sur les doléances de patients hospitalisés au sein d’une UHTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie « la Crise » - 2ème Journée Sciences Infirmière et Recherche Paramédicale JSIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier la régulation des pratiques de contrainte dans le champ de la santé mentale : l’exemple des pratiques autour des traitements inhibiteurs de libido</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXe Congrès international des sociologues de Langue Française : « Sociétés en mouvement, sociologie en changement », CR13 : Sociologie de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire des analyses quantitatives à partir d’observations de procès : enjeux méthodologiques et épistémologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Mahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude « De la constitution d’un corpus aux analyses statistiques : comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02370206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintégrer dans la société des patients hospitalisés et estimés dangereux. Ethnographie d’une unité de psychiatre fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protais Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Normale ou ordinaire, accomplie ou autonome? La vie et ses formes pour les personnes souffrant d’un trouble mental chronique dans et après la psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Bruxelles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02970355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la contrainte dans le soin en santé mentale ? Une réflexion sur la notion de régulation à partir d’une analyse de la littérature professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de l’Association Française de Sociologie : « La sociologie, une science contre nature ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), RT-19 : Santé, Médecine, Maladie et Handicap, Jun 2015, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les thèses foucaldiennes à l'épreuve d’une recherche empirique au sein de trois cours d'assises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude ISIS, Paris Saclay : 'Médecine et savoirs psy dans la justice : quelles expertises ?'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, projet ISIS sur l'expertise judiciaire réunissant des chercheurs du Cesdip (UVSQ / CNRS / Ministère de la Justice), du Dante (UVSQ), de l'ISP Cachan (ENS Cachan / CNRS) et du Printemps (UVSQ / CNRS), Dec 2013, Versailles Saint-Quentin-en-Yvelines., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse critique du discours médico-psychologique en matière de dépressions périnatales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : « Le genre : quel défi pour la psychiatrie ? Biologie et société dans les classifications et la clinique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris Descartes, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02964176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expert psychiatre dans les affaires criminelles : un acteur soumis à des injonctions contradictoires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dans quel cas préconiser une injonction ou une obligation de soins ? Histoire d’une recommandation de bonne pratique et enjeux autour de sa formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Travailler pour le droit, travailler avec le droit : La légalité au cœur du quotidien professionnel»,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut fédératif en sciences humaines et sociales (IF2S - ENS Cachan); Réseau Thématique « Sociologie du droit et de la justice » (RT13) de l’Association française de sociologie., May 2012, Cachan, France</w:t>
+              <w:t xml:space="preserve">XIXe Congrès international des sociologues de Langue Française : « Penser l'incertain », GT-08 : Déviance et criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962861v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02965721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise et la justice en train de dire : intérêt d’un dialogue interdisciplinaire entre sociologie et sciences du langage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’expert psychiatre dans les affaires criminelles : un acteur soumis à des injonctions contradictoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences scientifiques : « Normes, déviances et réaction sociale : méthodes d’enquête et expériences de recherches »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Travailler pour le droit, travailler avec le droit : La légalité au cœur du quotidien professionnel»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif en sciences humaines et sociales (IF2S - ENS Cachan); Réseau Thématique « Sociologie du droit et de la justice » (RT13) de l’Association française de sociologie., May 2012, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02964183v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02962861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quel cas préconiser une injonction ou une obligation de soins ? Histoire d’une recommandation de bonne pratique et enjeux autour de sa formulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’expertise et la justice en train de dire : intérêt d’un dialogue interdisciplinaire entre sociologie et sciences du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès international des sociologues de Langue Française : « Penser l'incertain », GT-08 : Déviance et criminologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Conférences scientifiques : « Normes, déviances et réaction sociale : méthodes d’enquête et expériences de recherches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02965721v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise psychiatrique en application des peines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIe Colloque de l’Association Internationale des Criminologues de Langue Française "Les diverses pratiques criminologiques".</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Criminologues de Langue Française (AICLF ), May 2010, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soigner et/ou punir. Le jugement des experts psychiatres. France et Grand-Duché de Luxembourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IIIe Congrès de l’AFS « Violences et sociétés »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie RT-27 « Sociologie des intellectuels et de l'expertise : savoirs et pouvoirs », Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5038,91 +5146,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité TADOPSY : L'entrée dans le tabagisme des personnes atteintes de troubles psychiques : enquête au sein de structures de soins et d'accompagnement dédiées à l'accueil d'adolescents vivant avec un trouble psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRSM-HP / ENSEIS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5132,114 +5240,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention de l'expert psychiatre dans les affaires criminelles : de la production d'un discours à sa participation au jugement : Grand-Duché de Luxembourg et France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012TOU20006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00710892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId150"/>
+      <w:footerReference w:type="default" r:id="rId153"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5386,51 +5494,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touitou-Burckard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coldefy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07404-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132889v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quenum" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulcini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel-Prieur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fakra" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.01.001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159112v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0245" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerdine Bezghiche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Bonnot-Briey" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11549" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956011v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11213" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056794v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Taran" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0109" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961429v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9401" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM8DXCWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12872" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963310v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19481" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963307v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.494" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MH2DZ8TW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963311v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1203.0103" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963313v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.136.0109" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605108v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leplege" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.30529" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970347v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962482v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-recherches-qualitatives-en-sante--9782200611897.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0133" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970349v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445297v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445277v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445269v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914749v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896010v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970353v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901431v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964120v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970355v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protais Caroline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965746v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962881v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964176v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962861v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964183v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965721v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965691v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444735v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00710892v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20006" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Touitou-Burckard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touitou-Burckard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coldefy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07404-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quenum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulcini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel-Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fakra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerdine Bezghiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Bonnot-Briey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Taran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9401" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM8DXCWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12872" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MH2DZ8TW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1203.0103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.136.0109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leplege" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.30529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-recherches-qualitatives-en-sante--9782200611897.htm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0133" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protais Caroline" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00710892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>