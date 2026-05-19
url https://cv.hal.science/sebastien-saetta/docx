--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -360,806 +360,806 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tabagisme et handicap psychique : étude observationnelle mixte dans un échantillon diversifié d’établissements et de services médico-sociaux</w:t>
+                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adel Fernane</w:t>
+                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Samy Dallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Trichard</w:t>
+                <w:t xml:space="preserve">Julien Degry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">Éric Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Remen</w:t>
+                <w:t xml:space="preserve">Sébastien Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (1), pp.33-44. </w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 843 (1), pp.1-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.241.0033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04543263v1</w:t>
+                <w:t xml:space="preserve">hal-04578341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier conjointement l’isolement, la contention mécanique et la contention chimique : étude pilote dans trois établissements psychiatriques français</w:t>
+                <w:t xml:space="preserve">Tabagisme et handicap psychique : étude observationnelle mixte dans un échantillon diversifié d’établissements et de services médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cécile Blandin</w:t>
+                <w:t xml:space="preserve">Adel Fernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samy Dallel</w:t>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Degry</w:t>
+                <w:t xml:space="preserve">Christian Trichard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Fakra</w:t>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Hardy</w:t>
+                <w:t xml:space="preserve">Thomas Remen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 843 (1), pp.1-68. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (1), pp.33-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2024.02.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.241.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04578341v1</w:t>
+                <w:t xml:space="preserve">hal-04543263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Pas de crise, soyez coopérative ! » : les conditions de prise en compte de la parole des patient·e·s dans une unité psychiatrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Coldefy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Degry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
+                <w:t xml:space="preserve">Jean-Paul Lanquetin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Marques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anaïs Mccardell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/sss.2023.0245⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (4), pp.433-436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04159112v1</w:t>
+                <w:t xml:space="preserve">hal-04132920v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLAID-Care : une recherche sur le moindre recours à la coercition en France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">The (De)normalisation of Smoking Among Apprentices: Plurality of Settings, Norms and Vulnerability Levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Degry</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Lanquetin</w:t>
+                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Mccardell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Kivits</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Minary</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (4), pp.433-436. </w:t>
+              <w:t xml:space="preserve">Qualitative Health Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (5), pp.473-486. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10497323231166796⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132920v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The (De)normalisation of Smoking Among Apprentices: Plurality of Settings, Norms and Vulnerability Levels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deinstitutionalisation, community-based care and coercion: Did France learn from international experiences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Frohlich</w:t>
+                <w:t xml:space="preserve">Y. Quenum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Le Dref</w:t>
+                <w:t xml:space="preserve">M. Pulcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Kivits</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Minary</w:t>
+                <w:t xml:space="preserve">C. Morel-Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Fakra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qualitative Health Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10497323231166796⟩</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (3), pp.209-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04132885v1</w:t>
+                <w:t xml:space="preserve">hal-04132889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deinstitutionalisation, community-based care and coercion: Did France learn from international experiences?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Y. Quenum</w:t>
+                <w:t xml:space="preserve">« Pas de crise, soyez coopérative ! » : les conditions de prise en compte de la parole des patient·e·s dans une unité psychiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pulcini</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Morel-Prieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Saetta</w:t>
+                <w:t xml:space="preserve">Ana Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fakra</w:t>
+                <w:t xml:space="preserve">Julie Minoc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (3), pp.209-210. </w:t>
+              <w:t xml:space="preserve">Sciences Sociales et Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 41 (2), pp.5-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.encep.2023.01.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1684/sss.2023.0245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04132889v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une recherche citoyenne sur l’article 12 de la convention de l’ONU sur les droits des personnes handicapées</w:t>
               </w:r>
@@ -1292,77 +1292,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stigmatisation et santé publique : le côté obscur des interventions anti-tabac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Frohlich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (5), pp.473-478. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1435,51 +1435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1552,51 +1552,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Protais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Champ Pénal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1643,51 +1643,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immobiliser au cours du soin. Quels savoirs, quelles formalisations, quels outils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Velpry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Journal des psychologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (358), pp.16-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1734,51 +1734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La participation des personnes en situation de handicap au débat démocratique : retours sur une démarche collaborative autour de la CDPH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Taran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Rendre effective la participation des personnes en situation de handicap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eyraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1936,251 +1936,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des murailles de papier. La contrainte aux soins en ambulatoire</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tonya Tartour</w:t>
+                <w:t xml:space="preserve">Inciter des auteurs d’infractions à caractère sexuel incarcérés à se soigner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 2016/2, pp.57-74. </w:t>
+              <w:t xml:space="preserve">Champ Pénal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vol. XIII, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.162.0057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/champpenal.9401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01520929v1</w:t>
+                <w:t xml:space="preserve">hal-02961429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inciter des auteurs d’infractions à caractère sexuel incarcérés à se soigner</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Saetta</w:t>
+                <w:t xml:space="preserve">Des murailles de papier. La contrainte aux soins en ambulatoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tonya Tartour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Champ Pénal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2016/2, pp.57-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.162.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/champpenal.9401⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02961429v1</w:t>
+                <w:t xml:space="preserve">hal-01520929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorothée Dussy (dir.), L’Inceste, bilan des savoirs et Dorothée Dussy, Le Berceau des dominations. Anthropologie de l’inceste (Livre 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clio. Femmes, Genre, Histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42, pp.272-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2352,51 +2352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de lecture : Geoffroy de Lagasnerie, Juger. L’État pénal face à la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2680,51 +2680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des expertises psy au procès d'assises et les définitions pratiques de la responsabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,64 +2816,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour le meilleur et pour le pire ? Les effets tout à la fois protecteurs et délétères des établissements médico-sociaux à l’égard du tabagisme des personnes avec un trouble psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Fernane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Leplege</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2924,51 +2924,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contraindre, faire adhérer : le paradoxe du soin des auteurs d’infractions à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrainte et consentement en santé mentale. Forcer, influencer, coopérer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9782753574984</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2993,51 +2993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode documentaire et étude des écrits dans les recherches en santé (Chap.7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recherches qualitatives en santé (sous la direction de Joëlle Kivits, Frédéric Balard, Céline Fournier, Myriam Winance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3484,181 +3484,181 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La medicalizacion de los autores de infracciones de caracter sexual</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Medicalization of sex offenders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445297v1</w:t>
+                <w:t xml:space="preserve">hal-01445277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Medicalization of sex offenders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">La medicalizacion de los autores de infracciones de caracter sexual</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01445277v1</w:t>
+                <w:t xml:space="preserve">hal-01445297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La médicalisation des auteurs d’infractions à caractère sexuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3708,51 +3708,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que la vulnérabilité fait à la plainte et ce que la plainte fait à la vulnérabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16es Rencontres de l'Association Réflexions institutionnelles de Ville-Evrard. Colloque "Psychiatrie et vulnérabilité : nouvelles missions ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Réflexions institutionnelles de Ville-Evrard, Jun 2019, Neuilly-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3777,51 +3777,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique ordinaire des usagers en santé mentale : processus d'émergence et de reconnaissance des savoirs expérientiels au sein des établissements sanitaires et médico-sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Injustices épistémiques : comment les comprendre, comment les réduire ? "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe de travail 21 de l’AISLF "Diversité des savoirs", Feb 2019, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3989,51 +3989,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Kivits</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Minary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4261,51 +4261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte du point de vue de l’usager en psychiatrie : présentation d’une étude sur les doléances de patients hospitalisés au sein d’une UHTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie « la Crise » - 2ème Journée Sciences Infirmière et Recherche Paramédicale JSIRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4324,208 +4324,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02901431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etudier la régulation des pratiques de contrainte dans le champ de la santé mentale : l’exemple des pratiques autour des traitements inhibiteurs de libido</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Produire des analyses quantitatives à partir d’observations de procès : enjeux méthodologiques et épistémologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Mahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe Congrès international des sociologues de Langue Française : « Sociétés en mouvement, sociologie en changement », CR13 : Sociologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’étude « De la constitution d’un corpus aux analyses statistiques : comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964120v1</w:t>
+                <w:t xml:space="preserve">halshs-02370206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire des analyses quantitatives à partir d’observations de procès : enjeux méthodologiques et épistémologiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Etudier la régulation des pratiques de contrainte dans le champ de la santé mentale : l’exemple des pratiques autour des traitements inhibiteurs de libido</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude « De la constitution d’un corpus aux analyses statistiques : comment produire des analyses quantitatives à partir de matériaux ethnographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t>
+              <w:t xml:space="preserve">XXe Congrès international des sociologues de Langue Française : « Sociétés en mouvement, sociologie en changement », CR13 : Sociologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02370206v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02964120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réintégrer dans la société des patients hospitalisés et estimés dangereux. Ethnographie d’une unité de psychiatre fermée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protais Caroline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4563,51 +4563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place pour la contrainte dans le soin en santé mentale ? Une réflexion sur la notion de régulation à partir d’une analyse de la littérature professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Congrès de l’Association Française de Sociologie : « La sociologie, une science contre nature ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Sociologie (AFS), RT-19 : Santé, Médecine, Maladie et Handicap, Jun 2015, Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4626,385 +4626,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les thèses foucaldiennes à l'épreuve d’une recherche empirique au sein de trois cours d'assises</w:t>
+                <w:t xml:space="preserve">Analyse critique du discours médico-psychologique en matière de dépressions périnatales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude ISIS, Paris Saclay : 'Médecine et savoirs psy dans la justice : quelles expertises ?'</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, projet ISIS sur l'expertise judiciaire réunissant des chercheurs du Cesdip (UVSQ / CNRS / Ministère de la Justice), du Dante (UVSQ), de l'ISP Cachan (ENS Cachan / CNRS) et du Printemps (UVSQ / CNRS), Dec 2013, Versailles Saint-Quentin-en-Yvelines., France</w:t>
+              <w:t xml:space="preserve">Colloque : « Le genre : quel défi pour la psychiatrie ? Biologie et société dans les classifications et la clinique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Descartes, Dec 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962881v1</w:t>
+                <w:t xml:space="preserve">hal-02964176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse critique du discours médico-psychologique en matière de dépressions périnatales</w:t>
+                <w:t xml:space="preserve">Les thèses foucaldiennes à l'épreuve d’une recherche empirique au sein de trois cours d'assises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : « Le genre : quel défi pour la psychiatrie ? Biologie et société dans les classifications et la clinique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Descartes, Dec 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude ISIS, Paris Saclay : 'Médecine et savoirs psy dans la justice : quelles expertises ?'</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, projet ISIS sur l'expertise judiciaire réunissant des chercheurs du Cesdip (UVSQ / CNRS / Ministère de la Justice), du Dante (UVSQ), de l'ISP Cachan (ENS Cachan / CNRS) et du Printemps (UVSQ / CNRS), Dec 2013, Versailles Saint-Quentin-en-Yvelines., France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964176v1</w:t>
+                <w:t xml:space="preserve">hal-02962881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quel cas préconiser une injonction ou une obligation de soins ? Histoire d’une recommandation de bonne pratique et enjeux autour de sa formulation</w:t>
+                <w:t xml:space="preserve">L’expert psychiatre dans les affaires criminelles : un acteur soumis à des injonctions contradictoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Congrès international des sociologues de Langue Française : « Penser l'incertain », GT-08 : Déviance et criminologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2012, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journée d’étude : Travailler pour le droit, travailler avec le droit : La légalité au cœur du quotidien professionnel»,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut fédératif en sciences humaines et sociales (IF2S - ENS Cachan); Réseau Thématique « Sociologie du droit et de la justice » (RT13) de l’Association française de sociologie., May 2012, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965721v1</w:t>
+                <w:t xml:space="preserve">hal-02962861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expert psychiatre dans les affaires criminelles : un acteur soumis à des injonctions contradictoires</w:t>
+                <w:t xml:space="preserve">L’expertise et la justice en train de dire : intérêt d’un dialogue interdisciplinaire entre sociologie et sciences du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude : Travailler pour le droit, travailler avec le droit : La légalité au cœur du quotidien professionnel»,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut fédératif en sciences humaines et sociales (IF2S - ENS Cachan); Réseau Thématique « Sociologie du droit et de la justice » (RT13) de l’Association française de sociologie., May 2012, Cachan, France</w:t>
+              <w:t xml:space="preserve">Conférences scientifiques : « Normes, déviances et réaction sociale : méthodes d’enquête et expériences de recherches »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02962861v1</w:t>
+                <w:t xml:space="preserve">hal-02964183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expertise et la justice en train de dire : intérêt d’un dialogue interdisciplinaire entre sociologie et sciences du langage</w:t>
+                <w:t xml:space="preserve">Dans quel cas préconiser une injonction ou une obligation de soins ? Histoire d’une recommandation de bonne pratique et enjeux autour de sa formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférences scientifiques : « Normes, déviances et réaction sociale : méthodes d’enquête et expériences de recherches »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIXe Congrès international des sociologues de Langue Française : « Penser l'incertain », GT-08 : Déviance et criminologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association internationale des sociologues de langue française (AISLF), Jul 2012, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964183v1</w:t>
+                <w:t xml:space="preserve">hal-02965721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expertise psychiatrique en application des peines</w:t>
               </w:r>
@@ -5120,117 +5120,231 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Favoriser l’accès au logement des personnes en situation de handicap psychique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Mansueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Saetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leplège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRSM-HP. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activité TADOPSY : L'entrée dans le tabagisme des personnes atteintes de troubles psychiques : enquête au sein de structures de soins et d'accompagnement dédiées à l'accueil d'adolescents vivant avec un trouble psychique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRSM-HP / ENSEIS. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05444735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5240,114 +5354,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intervention de l'expert psychiatre dans les affaires criminelles : de la production d'un discours à sa participation au jugement : Grand-Duché de Luxembourg et France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Saetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Toulouse le Mirail - Toulouse II, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012TOU20006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00710892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId153"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5494,51 +5608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Touitou-Burckard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touitou-Burckard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coldefy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07404-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159112v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0245" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132889v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quenum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulcini" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel-Prieur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fakra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.01.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerdine Bezghiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Bonnot-Briey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Taran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961429v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9401" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM8DXCWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12872" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MH2DZ8TW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1203.0103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.136.0109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leplege" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.30529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-recherches-qualitatives-en-sante--9782200611897.htm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0133" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445297v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445277v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964120v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protais Caroline" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962881v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964176v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962861v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964183v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444735v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00710892v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578769v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gandr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saetta" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Touitou-Burckard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Coldefy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444737v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Touitou-Burckard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coldefy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bourin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ellini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-025-07404-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-04578341v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Blandin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Dallel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Degry" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fakra" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Hardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2024.02.013" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543263v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Fernane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saetta" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Trichard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Minary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.241.0033" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132920v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lanquetin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Mccardell" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.03.005" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Frohlich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Le Dref" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Kivits" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10497323231166796" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132889v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Quenum" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulcini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morel-Prieur" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fakra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2023.01.001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159112v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fillion" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Marques" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Minoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/sss.2023.0245" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217584v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eyraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud B&#233;al" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacerdine Bezghiche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stef Bonnot-Briey" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bruno" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.alter.2020.06.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03171297v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.205.0473" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956026v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lancelev&#233;e" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Protais" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Renard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11549" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02956011v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.11213" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01815781v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Velpry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jdp.358.0016" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02056794v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Taran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Cobbaut" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02130938v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonya Tartour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.022.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961429v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/champpenal.9401" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-JM8DXCWC-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-01520929v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.162.0057" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clio.12872" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Olivier Doron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Litzler Alexandre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.394.0429" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963310v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.19481" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963307v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hms.494" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-MH2DZ8TW-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963311v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdlj.1203.0103" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02963313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.136.0109" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01499873v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sicot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ds.344.0647" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605108v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leplege" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pusl.30529" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970347v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02962482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/les-recherches-qualitatives-en-sante--9782200611897.htm" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.kivit.2016.01.0133" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01288086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine A&#238;dan" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude B&#233;liard" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bellanger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-paris2.fr/fr/recherche/les-editions-pantheon-assas/ouvrages/linstitution-psychiatrique-au-prisme-du-droit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970349v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archivescontemporaines.com/books/9782813001146" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970230v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Welzer-Lang" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Castex" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;rico Mariani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rodriguez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445277v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445297v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445269v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02914749v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02896010v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02025346v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kivits" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Frohlich" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Minary" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.12.056" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02961642v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Kivits" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Ricci" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02964110v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970353v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02901431v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02370206v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Mahi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964120v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970355v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Protais Caroline" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965746v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964176v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962881v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02962861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02964183v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965721v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965691v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02965667v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616056v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Poirier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Mansueto" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepl&#232;ge" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00710892v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012TOU20006" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>