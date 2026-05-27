--- v1 (2026-05-01)
+++ v2 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Saitzek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-decorated NdFeO3/g-C3N4 type II heterojunction photoanodes for enhanced hydrogen evolution: Integrated computational and experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 663, pp.238855. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric and dielectric studies of a ferroelectric liquid crystal (FLC) dispersed ferroelectric nanoparticles (NPs) : Impact of NP dispersions on the rotational viscoelastic properties of the FLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Segovia Mera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Boussoualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, pp.129363. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2026.129363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite P3HT/ZnO thin films via FTM for improved charge transport in OFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul S M Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarish Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Hochede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.3746. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-33813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic properties of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel method and its impact on intestinal and blood-brain barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dusailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 470, pp.116642. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2025.116642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering ZnO Nanopillars for Light Conversion Application through Tailored Substrate Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (4), pp.1747-1756. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c07076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-based compounds for enhanced hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133579. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Role of Fluorine in the Band Gap Narrowing of Silver Niobium and Tantalum Pyrochlore Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.3898-3907. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of iron oxide coatings as electrocatalysts for oxygen evolution reaction obtained via electrodeposition and magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Barauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162576. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized LaAl&amp;lt;sub&amp;gt;(1-x)&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; oxides: characterization, optical and sono-photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussien Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Abdelhameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (18), pp.1140. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-025-15172-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Oxychalcogenides and Their Photocurrent Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (7), pp.3292-3302. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sr and Ti substitutions on optical and photocatalytic properties of Bi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Jouiad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (3), pp.869-878. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NA00755J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pyrochlore-like Oxyfluorides Na&amp;lt;sub&amp;gt;2-2x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; or Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and 1 &le; x &le; 0) as Potential Candidates for Overall Water Splitting Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carrier Effective Masses in Photoactive Sr2Sb2O2Q3 ( Q = S, Se): The Role of the Lone Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Intermixing Effects of LFO&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;/STO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; toward the Development of Efficient Photoanodes for Photoelectrocatalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (21), pp.2863. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13212863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Visible-Light Photoactive Thioapatites Using Thiovanadate Groups: The Ba5(VO4-αSα)3X (X = F, Cl, I) Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inorg Chem, 62 (46), pp.18970-18981. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag-doped cellulose nanofibers for THz wave plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Investigations of Low-Dimensional BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; System for Photocatalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.215. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12020215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual O 2− /F − distribution in the new pyrochlore oxyfluorides: Na 2 B 2 O 5 F 2 (B = Nb, Ta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (14), pp.2391-2394. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC06760E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric materials for electrocaloric applications and energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2022.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium‐MOF Synthesis Assisted by α‐Cyclodextrin: Towards Deeper Understanding of the Beneficial Role of Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photocatalytic properties of nanosized La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Cieniek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.113739. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2021.113739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: a new and effective class of co-modulators for aqueous zirconium-MOF syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (14), pp.2764-2772. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CE00128K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S=1/2 chain in BiVO3F: spin-dimers versus photoanodic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (18), pp.6942-6951. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interface on the Charge Carrier Mobility of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskite Thin Films Measured by the Time-of-Flight Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (7), pp.3167-3176. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic and sonophotocatalytic degradation of rhodamine B by nano-sized La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; oxides synthesized with sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.112767. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and luminescence quenching of K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Bi(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)(MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ):Sm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; phosphors for horticultural and general lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Grigorjevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Ezerskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Páterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akvilė Zabiliūtė-Karaliūnė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (5), pp.1427-1438. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00369G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size effect in the mechanically assisted synthesis of β-cyclodextrin mesitylene sulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.2598-2606. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.16.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Luminescence of Red-Emitting Ba2Y5B5O17: Eu3+ Phosphors with Efficiencies Close to Unity for Near-UV LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Ezerskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Grigorjevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agne Minderyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.763. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13030763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and up-conversion properties in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; oxides under UV and NIR radiations towards a two-color sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826, pp.154157. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (with Ln=La to Lu) thin films grown on (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion luminescence properties and thermal quenching mechanisms in the layered perovskite La&amp;lt;sub&amp;gt;1.9&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; towards an application as optical temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 744, pp.516 - 527. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in MgX (X = Cu and Ni) systems - is there still news?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 402, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local electrical behavior in [(Nd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; / (SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; ]&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; ( n = 4–8) superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (21), pp.11262 - 11271. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA00824H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric and dielectric study of strontium tantalum based perovskite oxynitride films deposited by reactive rf magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The 9th international conference on the Microwave Materials and Their Applications, 96 (Part 2), pp.126-132. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2016.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Follet-Houttemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Ln &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ti &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskites: A Survey of the Anionic Lattice, Electronic Features, and Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Pussacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.1047-1057. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces écologiquement acceptables pour l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualite Chimique, 420420, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Fom Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Dynamical Diffraction Theory To Refine Crystal Structure from Electron Diffraction Data: Application to KLa5O5(VO4)2, a Material with Promising Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Inorganic Chemistry, 55 (5), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz properties of liquid crystals doped with ferroelectric BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Strzezysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liquid Crystals, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02678292.2016.1271468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Glassy Thin Coating for High-Temperature Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (6), pp.4208-4215. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural and luminescence properties of (La&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=lanthanides) solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.634-646. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-sensitized luminescence properties of KLa&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; for solid-state lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (30), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tc02258h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and nanoscale electrical properties of Ce2Ti2O7thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (39), pp.32994-33002. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra01225f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local electrical investigation of lead-free α-La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; ferroelectric thin films by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 617, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective piezoelectric coefficient measurement of BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films using the X-ray diffraction technique under electric field available in a standard laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 351, pp.480-486. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.05.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive indices and birefringence of hybrid liquid crystal - nanoparticles composite materials in the terahertz region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (7), pp.077143. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenhmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315092402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Secondary Face Modification of Cyclodextrins by Mechanosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (12), pp.6259-6266. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5b00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically charged dispersions of ferroelectric nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kurochkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physics Letters, 106 (44), </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application | Matériaux vitreux auto-cicatrisants pour application à haute température, élaborés sous forme de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity in La2Zr2O7 thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (20), pp.4037. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc00207e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-beam etching on nanostructured La2Ti2O7 piezoelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.3877-3882. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.12626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural investigations and nanoscale ferroelectric properties in lead-free Nd2Ti2O7 thin films grown on SrTiO3 substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CrystEngComm, 15 (2121), pp.4341-4350. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ce40256h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure in ferroelectric lead-free La2Ti2O7 thin film grown on (001)-SrTiO3 substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26078f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability limit of the layered-perovskite structure in Ln2Ti2O7 (Ln = lanthanide) thin films grown on (110)-oriented SrTiO3 substrates by the sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (47), pp.24894. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm34729f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric nanoparticles dispersed in 5CB nematic liquid crystal: Synthesis and electro-optical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (7), </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3369544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dielectric/ferroelectric properties of (La1−xNdx)2Ti2O7 synthesized by sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Prihor Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (7), pp.1652-1662. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy sol–gel route for deposition of oriented Ln2Ti2O7 (Ln=La, Nd) films on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (16), pp.4134 - 4141. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films deposited on silicon substrates from V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; target: Limits in optical switching properties and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guirleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (6), pp.891-897. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local piezoelectric hysteresis loops for the study of electrical properties of 0.7Pb(Mg1/3Nb2/3)O-3-0.3PbTiO(3) thin films : bottom electrode dependence and film thickness effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 362, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190801997427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of the nanoscale piezoelectric properties measured by piezoresponse force microscopy on (111)-oriented PLZT 10/40/60 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 602 (11), pp.1987-1992. </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis for the local piezoelectric properties of ion beam and reactive ion beam etched Pb(Zr,Ti)O-3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blach-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802096614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behaviour of catalytic nanostructured CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CuO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; composites under air–methane gas impulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nolibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Raymond Gavarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (18), pp.7490-7496. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline CuO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Systems: FTIR Analyses of Catalytic Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gavarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 513, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Catalytic Properties of Thin Films of CuOx-CeO&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt; Deposited by Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmielowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99-100, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.99-100.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thermochromic bilayers for optical or electronic switching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guirleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 449 (1-2), pp.166 - 172. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2003.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INFLUENCE OF COPPER ON MICROSTRUCTURE AND CATALYTIC PROPERTIES OF CEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; THIN FILMS DEPOSITED BY PULSED LASER DEPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klimczak-Chmielowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i3.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (102)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanopillars and liquid crystals for hybrid solar cells : A new frontier in photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of aqueous-stable halogenated perovskite materials as photoanodes in biomass-fueled photo fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJ-SCF Master day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent response and mobility of charge carriers in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France de Normandie (SCF); GFP, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanopillars and liquid crystals for hybrid solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2024 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ZnO Nanostructures for Transparent Photodetectors in Hybrid Liquid Crystal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dhennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Podoliak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2024 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic properties of nanosized-La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJ-SCF Master day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Jeunes Chimistes de la SCF Hauts-de-France, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered perovskite oxide-based materials for the photocatalytic water treatment: Potential of nanostructured La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMAE 2024 - Applied Materials for the Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance épitaxiale par ablation laser pulsé de films minces de Ln2Ti2O7 (Ln=lanthanides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MATÉPI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 glass-ceramic at macro- and nano-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Conclave (IMC 2023) &amp; 33rd Annual Foundation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance épitaxiale par ablation laser pulsé de films minces de Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=lanthanides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Matépi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF_CD assembly : Towards original hybrid materials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Chevreul, Apr 2022, Villeneuve d'Asccq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning optical and nonlinear optical properties from mixed anion building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Whangbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique d’ablation laser pour la synthèse de Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau OPAL (Optique, Photonique et Applications Laser)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propri&eacute;t&eacute;s photocatalytiques, sonocatalytiqueset sonophotocatalytiques du La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; pour le traitement des eaux us&eacute;es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar oxysulfides for water splitting photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma E. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s photo&eacute;lectrochimiques de pyrovanadate de cuivre (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) sous forme de couches minces synth&eacute;tis&eacute;es par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’interface sur la mobilité des porteurs de charge de couches minces de La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; mesurée par la méthode du temps de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of hybrid liquid crystal- ZnO nanoparticles thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dhennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in the oxysulfide system LaOInS2 and its selenide derivatives: impact on the bandgap and photocurrent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic and photocurrent responses to visible light of the lone-pair-based oxysulfide Sr&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RSC Solid State Chemistry Group, Chritmas Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific expertise, overview, majors thèmes in relation with GdR NAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales 2021 du GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de microsphères par gélation interne de poudres d’oxyde d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the anionic and cationic sub-lattices of pyrochlores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mixed Anion Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thin Films based Phototransistor Optimized by Dynamic Floating Film Transfer Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Shankar Mani Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Dynamique et de Structure des Matériaux Moléculaires - UDSMM, Dec 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets du gaz dans un MEB à pression variable sur l'analyse quantitative en spectrométrie EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq - - webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation des sous réseaux anioniques et cationiques de pyrochlores A₂B₂X₆X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation des sous réseaux anioniques et cationiques de pyrochlores A₂B₂X₆X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synth&egrave;se de mat&eacute;riaux ferro&eacute;lectriques nano-structur&eacute;s de type BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; pour la conversion de l&rsquo;&eacute;nergie multi-calorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Gagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq - - webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses et caractérisations de nano-bâtonnets de ZnO. Applications aux dispositifs photoactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque sur les systèmes anisotropes auto-organisés, CFCL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique d’ablation laser pour la synthèse de Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau OPAL Optique Photonique et Applications Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal chemistry and properties of recent oxyfluorides combining low-D units and lonepair cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arévalo-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juárez-Rosete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Seminar on International Core-to-Core Project on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Osaka, Sapporo, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Ferroelectricity in Innovative Lead-Free Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface on the charge carrier mobility of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; layered-perovskite thin films measured by time of flight method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Fall Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varsovie (Online), Poland. pp.3167-3176, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanosized oxides for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées A2U - GT Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés photoélectriques d’hétérojonctions La2Ti2O7/LaCrO3 sous forme de couches épaisses et de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev3 Energy Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous de l’Artois (UPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of Zr-MOF : spectacular increase of the surface arrea using cyclodextrin as novel modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IUPAC International Symposium on MacroMolecular Complexes (MMC-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing thin-glass coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of Mg-based alloys for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic self-repairing glassy materials for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisations structurales et propriétés photo-électrochimiques des oxydes M2V2O7 (M=Cu, Mg, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of nickel thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par voie Sol-Gel de La2Ti2O7 et étude de ses propriétés photocatalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019- Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section Normandie de la Société Chimique de France, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanate doped with calcium and zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés photo-électrochimiques du pyrovanadate de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Jeunes Chimistes – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’hétérojonctions à base de pérovskite en feuillets pour la conversion d’énergie ; Domaines d’Intérêts Majeur Eco-Efficacité Energétique (DIM-EEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’Intérêts Majeur Eco-Efficacité Energétique (DIM-EEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Béthune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanoscale electrical behavior versus interfaces phenomena in [(Nd₂Ti₂O₇)₄/(SrTiO₃)ₙ]₁₀ (n = 4-8) superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales 2018 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Piriac sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dielectric properties in low and high frequencies of oxynitride layered perovskite compounds»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés électro-optiques et électriques de suspensions de nanoparticules ferroélectriques dans une matrice cristal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés de photoconduction et de Photocatalyse du La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude microstructurale et résistance à l'oxydation de films minces de nickel déposés par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèse hydrothermale modulée de Zr-MOF en présence de cyclodextrine comme nouvel agent texturant»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«α-cyclodextrine : nouvel agent texturant pour la croissance de Zr-MOF»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free ferroelectrics thin films with layered-pervoskite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Vilnius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing ultrafin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on processing &amp; manufacturing of advanced materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 glass thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et résistance à l’oxydation de couches minces de nickel déposées par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synth&egrave;se et &eacute;tude des propri&eacute;t&eacute;s multifonctionnelles d'oxydes de Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=Lanthanide) &agrave; structure p&eacute;rovskite &agrave; feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Étude des propriétés de luminescence d’oxydes La₂Ti₂O₇ substitués ou co-substitués par des lanthanides»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultrathin glass coatings for high temperature applications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and radiofrequency dielectric properties of oxynitride perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Nitrides and Related Materials (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théorique et expérimentale d'alliages binaires pour le stockage d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and dielectric/ferroelectric properties of oxynitride perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting “European Material Research Society”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials: from terminology to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev3days, convention d’affaires internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric and ferroelectric properties of perovskite oxynitride materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Microwave Materials and Their Applications (MMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et Propriétés Piézoélectriques/Ferroélectriques Locales de Couches Minces de Ln2Ti2O7 (Ln = La, Pr, Nd, Sm) à Structure Pérovskite en Feuillets Déposées sur des Substrats de SrTiO3 Orientés (110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR OXYFUN, Oxydes fonctionnels : du matériau au dispositif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure et Propriétés Piézoélectriques/Ferroélectriques Locales de Couches Minces de Ln₂Ti₂O₇ (Ln = La, Pr, Nd, Sm) à Structure Pérovskite en Feuillets Déposées sur des Substrats de SrTiO₃ Orientés (110)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and electronic properties of reactively RF magnetron sputtered ABO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N oxynitride thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop NIMS-UR1-CNRS-SG "Materials and Sustainable development: Issues and Challenges of the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evidence for Self-Healing Effect in a Multi-Layer Glass Coating»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress On Glass (ICG Congress 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International IUPAC Conférence on High Temperature Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic and dielectric properties of Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;-based oxide and oxynitride perovskite thin films produced by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop NIMS – UR1 – CNRS – Saint Gobain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy access to modified cyclodextrins by mechanosynthesis with supramolecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Cyclodextrin (EuroCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Evidence of Ferroelectricity in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with a frustrated pyrochlore-type structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crystallographic Meeting (ECM29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy access to modified cyclodextrins by mechanosynthesis with supramolecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mechanochemistry, Mech’cheM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Matériaux vitreux auto-cicatrisants pour applications haute températures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing high-temperature functional thin glass coatings»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Functional Glasses / Glass Ceramics and Ceramics (NCFGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Visvesvaraya National Institute of Technology – Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructural and ferroelectric properties in La₂Zr₂O₇ thin films with a frustrated pyrochlore-type structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Macro- to Nano- Self-Healing Glassy Materials Properties»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Pacific Rim Conference of ceramic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ICC Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, microstructure et propriétés ferroélectriques de films minces La2Zr2O7 à structure pyrochlore géométriquement frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX2015 - 11ème colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Novel hybrid liquid crystals and nanoparticles materials for terahertz applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-E. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics of Liquid Crystals Conference (OLC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale and wide band dielectric characterization of oxide and oxynitride strontium and tantalum-based perovskite ceramics and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - EMRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanostructured Lead-Free La₂Ti₂O₇ Piezoelectric Islands Obtained by Ion-Beam Etching»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ekaterinburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Caractérisations microstructurales et propriétés piézo/ferroélectriques à l’échelle nanométrique de films minces d’oxydes de Ln₂Ti₂O₇ (Ln = La, Ce, Pr et Nd) élaborés par ablation laser pulsé»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-beam effect on functional properties of La2Ti2O7 piezoelectric thin films and nanoislands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium I - Solution processing and properties of functional oxide thin films and nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Etudes microstructurales et propriétés piézoélectriques de couches minces à structure pérovskite en feuillets ou pyrochlore frustrée»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Etudes structurales et propriétés de luminescence pour les solutions solides (La&amp;lt;sub&amp;gt;(1-x)&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)₂Ti₂O₇ avec Ln = Pr, Sm, Eu, Tb et Er»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Piezoelectric/Ferroelectric Properties in Ln₂Ti₂O₇ (Ln = La, Ce, Pr and Nd) Oxides Thin Films Grown by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transport properties in promising cobaltites as SOFC cathode»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-N. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mignardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Growth and Characterization of New Piezoelectric Nanostructures with Low Environmental Impact»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Investigations des propriétés microstructurales et piézo-ferroélectriques de nouvelles couches minces de type Ln₂Ti₂O₇ déposées par ablation laser pulsé»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Piezo-Force Microscopy for Probing Nanoscale Electrical Properties in Ferroelectric Oxide Thin Films»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Structure and properties of thin glass layer prepared by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Oxygen transport and electrochemical performances in Ca₃Co₄O₉ derivatives as SOFC cathode»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-N. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of La2Ti2O7 nanostructures by focused Ga3+ ion beam and characterization by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 21th International Symposium on Applications of Ferroelectrics, ISAF 2012, 11st European Conference on the Applications of Polar Dielectrics, ECAPD 2012, 4th International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par FIB de nano-plots piézoélectriques de La2Ti2O7 et caractérisation électrique locale par SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France. session S6, papier ID22, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of nanostructured piezoelectric thin films by FIB and nanoscale characterization by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhenmian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium D : Synthesis, processing and characterization of nanoscale multi functional oxide films III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prori&eacute;t&eacute;s de luminescence et de conversionascendante des oxydes La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;&nbsp;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; sous rayonnement UV et NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the anionic and cationic sub-lattices of pyrochlores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s optiques de couches minces de Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La &agrave; Lu) d&eacute;pos&eacute;es sur des substrats de SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-(110) par ablation laser puls&eacute;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés photoélectriques d’hétérojonctions La2Ti2O7/LaCrO3 sous forme de couches épaisses et de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev3 Energy Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoconductive properties of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with layered perovskite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSSC – 17th European Conference on Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et propriété de luminescence d’oxydes La&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Relationship between microstructure and Local electrical phenomena in [(Nd₂Ti₂O₇)₄/(SrTiO₃)ₙ]₁₀ (n = 4-8) superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rochelle, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Nanoscale Electrical Properties of Epitaxially Grown Nd₂Ti₂O₇/SrTiO₃ Superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Nanoscale Electrical Properties in Ferroelectric [(Nd₂Ti₂O₇)ₘ/(SrTiO₃)ₚ Superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroCeramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limoges, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;-based oxide and oxynitride perovskite films: reactive magnetron deposition and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - EMRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Investigation des propriétés structurales et ferroélectriques de films minces de La₂Zr₂O₇ à structure pyrochlore frustrée»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11éme colloque RX et Matière –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Top-down fabrication of lead-free La₂Ti₂O₇ piezoelectric nanostructures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. paper N.PI.30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Terahertz properties of liquid crystals doped with ferroelectric BaTiO₃ nanoparticles prepared by the sol-gel process»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chojnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Walczakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self reparing glassy thin-coating for high temperature application»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Lille, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Evidence of Ferroelectricity in La₂Zr₂O₇ thin films with a frustrated pyrochlore-type structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rovinj, Croatia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Characterisation of BaTiO₃ nanoparticles and powder in Terahertz regime»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-E. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Photorefractive Photonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villars, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Études structurales et propriétés de luminescence pour les solutions solides (La&amp;lt;sub&amp;gt;(1₋ x)&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)₂Ti₂O₇ avec Ln=Pr, Sm, Eu, Tb et Er»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Impact of Ga+ ion beam irradiation on nanostructured La₂Ti₂O₇ piezoelectric thin films»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Impact des faisceaux d’ions sur les propriétés fonctionnelles de couches minces et de nano-îlots piézoélectriques de La₂Ti₂O₇»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional oxides thin films inside Thin Films and Nanomaterials team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Impact de faisceaux d’ions Ga&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; sur les propriétés piézoélectriques locales de couches minces et de nano-îlots de La₂Ti₂O₇»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orléans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Piezoresponse force microscopy for the investigation of nanoscale ferroelectric properties in thin films»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanostructures piézoélectriques fabriquées par faisceau d’ions Ga+ focalisés sur couches minces»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange Fédération Chevreul-IEMN –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces à propriétés remarquables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange FédérationChevreul-IEMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in Ln₂Ti₂O₇ (Ln = Lanthanide) Thin Films with Layered Perovskite Structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Granger, Pascal / Parvulescu, Vasile I. / Kaliaguine, Serge / Prellier, Wilfrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perovskites and Related Mixed Oxides: Concepts and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisher: Wiley-VCH, 2015, 978-3-527-33763-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId557"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Saitzek </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering ZnO Nanopillars for Light Conversion Application through Tailored Substrate Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 130 (4), pp.1747-1756. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.5c07076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-decorated NdFeO3/g-C3N4 type II heterojunction photoanodes for enhanced hydrogen evolution: Integrated computational and experimental insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kotbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 663, pp.238855. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2025.238855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05467002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composite P3HT/ZnO thin films via FTM for improved charge transport in OFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul S M Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amarish Dubey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Hochede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16, pp.3746. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-33813-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric and dielectric studies of a ferroelectric liquid crystal (FLC) dispersed ferroelectric nanoparticles (NPs) : Impact of NP dispersions on the rotational viscoelastic properties of the FLC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Segovia Mera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahia Boussoualem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaochen Lin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Liquids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 448, pp.129363. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.molliq.2026.129363⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05502941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic properties of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel method and its impact on intestinal and blood-brain barriers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Dusailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Gosselet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 470, pp.116642. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2025.116642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of iron oxide coatings as electrocatalysts for oxygen evolution reaction obtained via electrodeposition and magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ieva Barauskienė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162576. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04931215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanosized LaAl&amp;lt;sub&amp;gt;(1-x)&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; oxides: characterization, optical and sono-photocatalytic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussien Abbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzan Saber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reda Abdelhameed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 36 (18), pp.1140. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10854-025-15172-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Unexpected Role of Fluorine in the Band Gap Narrowing of Silver Niobium and Tantalum Pyrochlore Oxyfluorides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodosios Famprikis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 64 (8), pp.3898-3907. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c05119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative study of BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-based compounds for enhanced hydrogen evolution reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 381, pp.133579. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2024.133579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iron Oxychalcogenides and Their Photocurrent Responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 63 (7), pp.3292-3302. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c03672⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04468671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Visible-Light Photoactive Thioapatites Using Thiovanadate Groups: The Ba5(VO4-αSα)3X (X = F, Cl, I) Phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smritijit Sen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Inorg Chem, 62 (46), pp.18970-18981. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.3c02592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04305135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoelectrochemical properties of copper pyrovanadate (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) thin films synthesized by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (18), pp.12161-12174. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D3RA01509B⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Pyrochlore-like Oxyfluorides Na&amp;lt;sub&amp;gt;2-2x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;M&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;F&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; (M = Nb&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; or Ta&amp;lt;sup&amp;gt;5+&amp;lt;/sup&amp;gt; and 1 &le; x &le; 0) as Potential Candidates for Overall Water Splitting Photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Fauth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c02801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sr and Ti substitutions on optical and photocatalytic properties of Bi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sr&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Fe&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanomaterials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Jouiad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscale Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5 (3), pp.869-878. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2NA00755J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03989967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Carrier Effective Masses in Photoactive Sr2Sb2O2Q3 ( Q = S, Se): The Role of the Lone Pair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.3c01298⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong Intermixing Effects of LFO&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;/STO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; toward the Development of Efficient Photoanodes for Photoelectrocatalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Nassereddine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanomaterials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (21), pp.2863. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nano13212863⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag-doped cellulose nanofibers for THz wave plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yijie Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwin Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 47th International Conference on Infrared, Millimeter and Terahertz Waves (IRMMW-THz)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IRMMW-THz50927.2022.9895841⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and Theoretical Investigations of Low-Dimensional BiFeO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; System for Photocatalytic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitul Rajput</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimoun El Marssi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (2), pp.215. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal12020215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03592621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An unusual O 2− /F − distribution in the new pyrochlore oxyfluorides: Na 2 B 2 O 5 F 2 (B = Nb, Ta)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (14), pp.2391-2394. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC06760E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Zirconium‐MOF Synthesis Assisted by α‐Cyclodextrin: Towards Deeper Understanding of the Beneficial Role of Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2022 (2), </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.202100896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photocatalytic properties of nanosized La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Kopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Lech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Łukasz Cieniek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 426, pp.113739. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2021.113739⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03519345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanostructured BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric materials for electrocaloric applications and energy performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benyoussef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Azrour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cap.2022.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 (BCAS) glass thin-films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 551, pp.120406. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02959031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins: a new and effective class of co-modulators for aqueous zirconium-MOF syntheses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23 (14), pp.2764-2772. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CE00128K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03199014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S=1/2 chain in BiVO3F: spin-dimers versus photoanodic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel A Juárez-Rosete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintli Aguilar-Maldonado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Chemical Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 143 (18), pp.6942-6951. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jacs.1c00621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03290791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Interface on the Charge Carrier Mobility of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskite Thin Films Measured by the Time-of-Flight Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Electronic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3 (7), pp.3167-3176. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03337210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure of the water-splitting photocatalyst oxysulfide α-LaOInS&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; and ab initio prediction of new polymorphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (11), pp.1645-1648. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C9CC09797J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic and sonophotocatalytic degradation of rhodamine B by nano-sized La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; oxides synthesized with sol-gel method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 401, pp.112767. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jphotochem.2020.112767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and luminescence quenching of K&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Bi(PO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)(MoO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; ):Sm&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; phosphors for horticultural and general lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Grigorjevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Ezerskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Páterek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akvilė Zabiliūtė-Karaliūnė</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1 (5), pp.1427-1438. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0MA00369G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle size effect in the mechanically assisted synthesis of β-cyclodextrin mesitylene sulfonate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 16, pp.2598-2606. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.16.211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02975235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-Dependent Luminescence of Red-Emitting Ba2Y5B5O17: Eu3+ Phosphors with Efficiencies Close to Unity for Near-UV LEDs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Egle Ezerskyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julija Grigorjevaite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agne Minderyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.763. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma13030763⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02479157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescence and up-conversion properties in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; oxides under UV and NIR radiations towards a two-color sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 826, pp.154157. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02567005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical properties of Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (with Ln=La to Lu) thin films grown on (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 92, pp.303-310. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2019.04.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02114554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrogen storage in MgX (X = Cu and Ni) systems - is there still news?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kunkel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Power Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 402, pp.394 - 401. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpowsour.2018.09.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01880947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Upconversion luminescence properties and thermal quenching mechanisms in the layered perovskite La&amp;lt;sub&amp;gt;1.9&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;0.1&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; towards an application as optical temperature sensor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 744, pp.516 - 527. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2018.02.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local electrical behavior in [(Nd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt; / (SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;n&amp;lt;/sub&amp;gt; ]&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt; ( n = 4–8) superlattices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (21), pp.11262 - 11271. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8RA00824H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and oxidation resistance of relaxed epitaxial nickel thin films grown on (100)- and (110)-SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (34), pp.5061 - 5073. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C8CE00797G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01862683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aluminosilicate glass thin films elaborated by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 397, pp.13 - 18. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectric and dielectric study of strontium tantalum based perovskite oxynitride films deposited by reactive rf magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, The 9th international conference on the Microwave Materials and Their Applications, 96 (Part 2), pp.126-132. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.materresbull.2016.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01404863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of Ln &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Ti &amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; Layered Perovskites: A Survey of the Anionic Lattice, Electronic Features, and Potentials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Pussacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silviu Colis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (3), pp.1047-1057. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01446009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chimie des matériaux et énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Hornez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Champagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Courtois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Follet-Houttemane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 420, pp.29-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03077747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces écologiquement acceptables pour l’énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Actualite Chimique, 420420, pp.29-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and local electrical investigation of lead-free α-La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;WO&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt; ferroelectric thin films by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 617, pp.76-81. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2016.02.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Use of Dynamical Diffraction Theory To Refine Crystal Structure from Electron Diffraction Data: Application to KLa5O5(VO4)2, a Material with Promising Luminescent Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Palatinus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Inorganic Chemistry, 55 (5), pp.2252-2260. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5b02663⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terahertz properties of liquid crystals doped with ferroelectric BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Strzezysz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liquid Crystals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Liquid Crystals, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02678292.2016.1271468⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Healing Glassy Thin Coating for High-Temperature Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8 (6), pp.4208-4215. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.5b12049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis, structural and luminescence properties of (La&amp;lt;sub&amp;gt;1−x&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=lanthanides) solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 683, pp.634-646. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2016.05.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Host-sensitized luminescence properties of KLa&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt;(VO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; for solid-state lighting applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacob Olchowka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (30), pp.7277-7285. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6tc02258h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial growth and nanoscale electrical properties of Ce2Ti2O7thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (39), pp.32994-33002. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra01225f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self healing glassy coating for high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Materiaux et Techniques, 103 (44), </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zenhmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Crystallographica Section A : Foundations and Advances [2014-..]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S2053273315092402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02270800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effective piezoelectric coefficient measurement of BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; thin films using the X-ray diffraction technique under electric field available in a standard laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Thery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 351, pp.480-486. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2015.05.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refractive indices and birefringence of hybrid liquid crystal - nanoparticles composite materials in the terahertz region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIP Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (7), pp.077143. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4927392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Secondary Face Modification of Cyclodextrins by Mechanosynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 80 (12), pp.6259-6266. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.joc.5b00697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrically charged dispersions of ferroelectric nanoparticles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Kurochkin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Physics Letters, 106 (44), </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4907224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferroelectricity in La2Zr2O7 thin films with a frustrated pyrochlore-type structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (20), pp.4037. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4tc00207e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La, Pr and Nd) oxide thin films grown by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 553, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-beam etching on nanostructured La2Ti2O7 piezoelectric thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Remiens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the American Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96, pp.3877-3882. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jace.12626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural investigations and nanoscale ferroelectric properties in lead-free Nd2Ti2O7 thin films grown on SrTiO3 substrates by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, CrystEngComm, 15 (2121), pp.4341-4350. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3ce40256h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01687372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of ferroelectricity in metastable Sm2Ti2O7 thin film</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (19), pp.9806. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm16261j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02269084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of microstructure in ferroelectric lead-free La2Ti2O7 thin film grown on (001)-SrTiO3 substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CrystEngComm</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 14 (20), </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2ce26078f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability limit of the layered-perovskite structure in Ln2Ti2O7 (Ln = lanthanide) thin films grown on (110)-oriented SrTiO3 substrates by the sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (47), pp.24894. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2jm34729f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Characterization and Photoluminescent Properties of (La1‐xSmx)2Ti2O7 Solid Solutions Synthesized by a Sol‐Gel Route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2011 (24), pp.3569-3576. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201100309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and nanoscale piezoelectric/ferroelectric properties in La&lt;inf&gt;2&lt;/inf&gt;Ti&lt;inf&gt;2&lt;/inf&gt;O&lt;inf&gt;7&lt;/inf&gt; thin films grown on (110)‐oriented doped Nb:SrTiO&lt;inf&gt;3&lt;/inf&gt; substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Bruyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Advanced Engineering Materials, 13 (1010), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adem.201100105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BaTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; ferroelectric nanoparticles dispersed in 5CB nematic liquid crystal: Synthesis and electro-optical characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107 (7), </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3369544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04615895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and dielectric/ferroelectric properties of (La1−xNdx)2Ti2O7 synthesized by sol–gel route</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felicia Prihor Gheorghiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 183 (7), pp.1652-1662. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssc.2010.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An easy sol–gel route for deposition of oriented Ln2Ti2O7 (Ln=La, Nd) films on SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenmian Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 311 (16), pp.4134 - 4141. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2009.06.051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of the nanoscale piezoelectric properties measured by piezoresponse force microscopy on (111)-oriented PLZT 10/40/60 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 602 (11), pp.1987-1992. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susc.2008.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis for the local piezoelectric properties of ion beam and reactive ion beam etched Pb(Zr,Ti)O-3 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Blach-Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Soyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.230-240. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10584580802096614⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; thin films deposited on silicon substrates from V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;5&amp;lt;/sub&amp;gt; target: Limits in optical switching properties and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guirleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Aguir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516 (6), pp.891-897. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2007.04.129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04642068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local piezoelectric hysteresis loops for the study of electrical properties of 0.7Pb(Mg1/3Nb2/3)O-3-0.3PbTiO(3) thin films : bottom electrode dependence and film thickness effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Detalle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ferroelectrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 362, pp.21-29. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00150190801997427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical behaviour of catalytic nanostructured CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;/CuO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt; composites under air–methane gas impulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Nolibé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Raymond Gavarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (18), pp.7490-7496. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.03.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanocrystalline CuO&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;-CeO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Systems: FTIR Analyses of Catalytic Reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Villain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Gavarri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 513, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.513.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Catalytic Properties of Thin Films of CuOx-CeO&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt; Deposited by Laser Ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Chmielowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnes Kopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 99-100, pp.235-238. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/SSP.99-100.235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New thermochromic bilayers for optical or electronic switching systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Guirleo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Guinneton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Sauques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 449 (1-2), pp.166 - 172. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2003.10.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE INFLUENCE OF COPPER ON MICROSTRUCTURE AND CATALYTIC PROPERTIES OF CEO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; THIN FILMS DEPOSITED BY PULSED LASER DEPOSITION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Klimczak-Chmielowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chmielowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kopia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kusinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature Material Processes: An International Quarterly of High-Technology Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 7 (3), pp.333-342. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1615/HighTempMatProc.v7.i3.70⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04641752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (106)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-Free Halide Double Perovskites: Synthesis, Structural Characterizations and Photocatalytic Insights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Blas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJ-SCF Master day 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Villeneuse d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials for Energy” Team (UCCS Laboratory) and its research activities on photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire invité - Université du Caire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Le Caire, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanopillars and liquid crystals for hybrid solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFCL 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Orsay, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05612741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered perovskite oxide-based materials for the photocatalytic water treatment: Potential of nanostructured La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIMAE 2024 - Applied Materials for the Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Agadir, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04548486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanopillars and liquid crystals for hybrid solar cells : A new frontier in photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocurrent response and mobility of charge carriers in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Chimique de France de Normandie (SCF); GFP, Jun 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZnO nanopillars and liquid crystals for hybrid solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bator Khol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2024 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the use of aqueous-stable halogenated perovskite materials as photoanodes in biomass-fueled photo fuel cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadija Mzibri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJ-SCF Master day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing ZnO Nanostructures for Transparent Photodetectors in Hybrid Liquid Crystal Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Legrain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dhennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Brouckaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nina Podoliak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS 2024 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic properties of nanosized-La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; synthesized by glycine-assisted sol-gel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJ-SCF Master day 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau des Jeunes Chimistes de la SCF Hauts-de-France, Jun 2024, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04639022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance épitaxiale par ablation laser pulsé de films minces de Ln2Ti2O7 (Ln=lanthanides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence MATÉPI 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04411207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Croissance épitaxiale par ablation laser pulsé de films minces de Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=lanthanides)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR Matépi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 glass-ceramic at macro- and nano-scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Castanié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Materials Conclave (IMC 2023) &amp; 33rd Annual Foundation Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Pune, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s photo&eacute;lectrochimiques de pyrovanadate de cuivre (Cu&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;V&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;) sous forme de couches minces synth&eacute;tis&eacute;es par ablation laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Benrkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’interface sur la mobilité des porteurs de charge de couches minces de La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; mesurée par la méthode du temps de vol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar oxysulfides for water splitting photocatalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma E. Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOF_CD assembly : Towards original hybrid materials ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Chimie de Coordination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Chevreul, Apr 2022, Villeneuve d'Asccq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning optical and nonlinear optical properties from mixed anion building blocks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Batoul Almoussawi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Whangbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04262079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique d’ablation laser pour la synthèse de Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau OPAL (Optique, Photonique et Applications Laser)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propri&eacute;t&eacute;s photocatalytiques, sonocatalytiqueset sonophotocatalytiques du La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; pour le traitement des eaux us&eacute;es</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterisation of hybrid liquid crystal- ZnO nanoparticles thin films for photovoltaic applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margot Dhennin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Davoisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphism in the oxysulfide system LaOInS2 and its selenide derivatives: impact on the bandgap and photocurrent response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Braun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Cario</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Core-to-Core Conference on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic and photocurrent responses to visible light of the lone-pair-based oxysulfide Sr&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;Cd&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Sb&amp;lt;sub&amp;gt;6&amp;lt;/sub&amp;gt;S&amp;lt;sub&amp;gt;10&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Al Bacha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Mccabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">st</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> RSC Solid State Chemistry Group, Chritmas Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Cambridge (GB), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04094828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of nanosized oxides for energy applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées A2U - GT Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Boulogne-sur-Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the anionic and cationic sub-lattices of pyrochlores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mixed Anion Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid thin Films based Phototransistor Optimized by Dynamic Floating Film Transfer Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atul Shankar Mani Tripathi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Duponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Unité de Dynamique et de Structure des Matériaux Moléculaires - UDSMM, Dec 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scientific expertise, overview, majors thèmes in relation with GdR NAME</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales 2021 du GDR NAME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, On-line, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse de microsphères par gélation interne de poudres d’oxyde d’actinides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Pères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des effets du gaz dans un MEB à pression variable sur l'analyse quantitative en spectrométrie EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pruvost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq - - webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation des sous réseaux anioniques et cationiques de pyrochlores A₂B₂X₆X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Cristallographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Visioconférence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synth&egrave;se de mat&eacute;riaux ferro&eacute;lectriques nano-structur&eacute;s de type BaTi&amp;lt;sub&amp;gt;1-x&amp;lt;/sub&amp;gt;Sn&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; pour la conversion de l&rsquo;&eacute;nergie multi-calorique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaovi Gagou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq - - webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04211547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation des sous réseaux anioniques et cationiques de pyrochlores A₂B₂X₆X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04303524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèses et caractérisations de nano-bâtonnets de ZnO. Applications aux dispositifs photoactifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Félicie Hochedé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">ème</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> colloque sur les systèmes anisotropes auto-organisés, CFCL 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03969954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique d’ablation laser pour la synthèse de Nanomatériaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réseau OPAL Optique Photonique et Applications Laser</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystal chemistry and properties of recent oxyfluorides combining low-D units and lonepair cations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Mentré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Arévalo-López</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Colmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Juárez-Rosete</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Seminar on International Core-to-Core Project on Mixed Anion Research for Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Osaka, Sapporo, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03618809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Ferroelectricity in Innovative Lead-Free Oxide Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISyDMA’6 (sixth International Symposium on Dielectric Materials and Applications)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Calais, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03958093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of interface on the charge carrier mobility of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; layered-perovskite thin films measured by time of flight method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freddy Krasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Fall Meeting of the European Materials Research Society (E-MRS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Varsovie (Online), Poland. pp.3167-3176, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaelm.1c00365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03970019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lasers et leurs applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université pour Tous de l’Artois (UPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Arras, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04278455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés photoélectriques d’hétérojonctions La2Ti2O7/LaCrO3 sous forme de couches épaisses et de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev3 Energy Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanate doped with calcium and zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-repairing glassy thin-coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Self-Healing Materials (ICSHM 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisation et propriétés photo-électrochimiques du pyrovanadate de cuivre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Jeunes Chimistes – SCF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse d’hétérojonctions à base de pérovskite en feuillets pour la conversion d’énergie ; Domaines d’Intérêts Majeur Eco-Efficacité Energétique (DIM-EEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines d’Intérêts Majeur Eco-Efficacité Energétique (DIM-EEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Béthune, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03714161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing thin-glass coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Self-Healing Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigation of Mg-based alloys for hydrogen storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrothermal synthesis of Zr-MOF : spectacular increase of the surface arrea using cyclodextrin as novel modulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> IUPAC International Symposium on MacroMolecular Complexes (MMC-18)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Moscow, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave sintering: Improvement of the electrical properties of barium titanite doped with calcium and zirconia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kelly Orlik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lorgouilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Thuault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Rguiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Conference of the European Ceramic Society - ECerS XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Torino, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, caractérisations structurales et propriétés photo-électrochimiques des oxydes M2V2O7 (M=Cu, Mg, Zn)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ayesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019 Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural study of nickel thin films by pulsed laser deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2019 SPRING MEETING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse par voie Sol-Gel de La2Ti2O7 et étude de ses propriétés photocatalytiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC2019- Journées Nord Ouest Européenne des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Section Normandie de la Société Chimique de France, Jun 2019, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03713525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomic self-repairing glassy materials for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée SF2M</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crystallization mechanism of BaO-CaO-Al2O3-SiO2 glass thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass &amp; Optical Materials Division</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04443070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et résistance à l’oxydation de couches minces de nickel déposées par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synth&egrave;se et &eacute;tude des propri&eacute;t&eacute;s multifonctionnelles d'oxydes de Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=Lanthanide) &agrave; structure p&eacute;rovskite &agrave; feuillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanoscale electrical behavior versus interfaces phenomena in [(Nd₂Ti₂O₇)₄/(SrTiO₃)ₙ]₁₀ (n = 4-8) superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Nationales 2018 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Piriac sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dielectric properties in low and high frequencies of oxynitride layered perovskite compounds»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electroceramics XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Hasselt, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«α-cyclodextrine : nouvel agent texturant pour la croissance de Zr-MOF»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01895758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lead-free ferroelectrics thin films with layered-pervoskite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire, Vilnius</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03722022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des propriétés de photoconduction et de Photocatalyse du La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Villeneuve d'Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude microstructurale et résistance à l'oxydation de films minces de nickel déposés par ablation laser pulsé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèse hydrothermale modulée de Zr-MOF en présence de cyclodextrine comme nouvel agent texturant»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Hoyez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés électro-optiques et électriques de suspensions de nanoparticules ferroélectriques dans une matrice cristal liquide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française des Matériaux (FFM), Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultra-thin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultra-thin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thermec’s 2018 – International Conference on Processing &amp; Manufacturing of Advanced Materials – Processing, Fabrication, Properties, Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02018733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomaterials: from terminology to applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev3days, convention d’affaires internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04213901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Étude des propriétés de luminescence d’oxydes La₂Ti₂O₇ substitués ou co-substitués par des lanthanides»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing ultra-thin glass coatings for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIMPART-2017, Frontiers in Materials Processing Applications, Research and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave and radiofrequency dielectric properties of oxynitride perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Nitrides and Related Materials (ISNT2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Sapporo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etudes théorique et expérimentale d'alliages binaires pour le stockage d'hydrogène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01691054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and dielectric/ferroelectric properties of oxynitride perovskite thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2016 Spring Meeting “European Material Research Society”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. pp.126-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Evidence for Self-Healing Effect in a Multi-Layer Glass Coating»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Congress On Glass (ICG Congress 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Shanghai, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Self-healing thin glass coating for high temperature applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.O. Mear</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International IUPAC Conférence on High Temperature Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure et Propriétés Piézoélectriques/Ferroélectriques Locales de Couches Minces de Ln2Ti2O7 (Ln = La, Pr, Nd, Sm) à Structure Pérovskite en Feuillets Déposées sur des Substrats de SrTiO3 Orientés (110)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque National GDR OXYFUN, Oxydes fonctionnels : du matériau au dispositif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of dielectric and ferroelectric properties of perovskite oxynitride materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Fasquelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Microwave Materials and Their Applications (MMA 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01469026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing thin glass coating for high temperature applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SMILE 2016 – Sustainable Materials Inspired by the Living world for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Rueil-Malmaison, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure et Propriétés Piézoélectriques/Ferroélectriques Locales de Couches Minces de Ln₂Ti₂O₇ (Ln = La, Pr, Nd, Sm) à Structure Pérovskite en Feuillets Déposées sur des Substrats de SrTiO₃ Orientés (110)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2016 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Autrans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and electronic properties of reactively RF magnetron sputtered ABO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;N oxynitride thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Marlec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Workshop NIMS-UR1-CNRS-SG "Materials and Sustainable development: Issues and Challenges of the 21st century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Fukuoka, Japan. 8p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01457020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse, microstructure et propriétés ferroélectriques de films minces La2Zr2O7 à structure pyrochlore géométriquement frustrée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RX2015 - 11ème colloque Rayons X et Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Novel hybrid liquid crystals and nanoparticles materials for terahertz applications»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-E. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Palka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Parka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics of Liquid Crystals Conference (OLC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Sopot, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale and wide band dielectric characterization of oxide and oxynitride strontium and tantalum-based perovskite ceramics and thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - EMRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Evidence of Ferroelectricity in La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Zr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with a frustrated pyrochlore-type structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crystallographic Meeting (ECM29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rovinj, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMN Meeting on Ceramics – Energy Materials Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic and dielectric properties of Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;-based oxide and oxynitride perovskite thin films produced by magnetron sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ala Sharaiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Workshop NIMS – UR1 – CNRS – Saint Gobain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01588067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy access to modified cyclodextrins by mechanosynthesis with supramolecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Cyclodextrin (EuroCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy access to modified cyclodextrins by mechanosynthesis with supramolecular approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Doumert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Delevoye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Mechanochemistry, Mech’cheM 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-reparing glassy thin-coating for high temperature application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Matériaux vitreux auto-cicatrisants pour applications haute températures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F-O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SCF’15 - Société Chimique de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructural and ferroelectric properties in La₂Zr₂O₇ thin films with a frustrated pyrochlore-type structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2015 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Macro- to Nano- Self-Healing Glassy Materials Properties»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.-O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th Pacific Rim Conference of ceramic Societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, ICC Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01724715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thin layer glass and vanadium-boride coatings with self-healing property</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glass and Optical Materials Division and Deutsche Glastechnische Gesellschaft Joint Annual Meeting 2015 - ACerS’s GOMD-DGG Joint Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Miami, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-healing high-temperature functional thin glass coatings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Podor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Functional Glasses / Glass Ceramics and Ceramics (NCFGC-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Visvesvaraya National Institute of Technology – Nagpur, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Caractérisations microstructurales et propriétés piézo/ferroélectriques à l’échelle nanométrique de films minces d’oxydes de Ln₂Ti₂O₇ (Ln = La, Ce, Pr et Nd) élaborés par ablation laser pulsé»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanostructured Lead-Free La₂Ti₂O₇ Piezoelectric Islands Obtained by Ion-Beam Etching»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Piezoresponse Force Microscopy and Nanoscale Phenomena in Polar Materials – PFM 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Ekaterinburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion-beam effect on functional properties of La2Ti2O7 piezoelectric thin films and nanoislands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2014, Symposium I - Solution processing and properties of functional oxide thin films and nanostructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00964120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Etudes microstructurales et propriétés piézoélectriques de couches minces à structure pérovskite en feuillets ou pyrochlore frustrée»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Etudes structurales et propriétés de luminescence pour les solutions solides (La&amp;lt;sub&amp;gt;(1-x)&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)₂Ti₂O₇ avec Ln = Pr, Sm, Eu, Tb et Er»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Blach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Oxygen transport and electrochemical performances in Ca₃Co₄O₉ derivatives as SOFC cathode»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-N. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoréton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pirovano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Capoen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Materials Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Growth and Characterization of New Piezoelectric Nanostructures with Low Environmental Impact»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Piezoelectric/Ferroelectric Properties in Ln₂Ti₂O₇ (Ln = La, Ce, Pr and Nd) Oxides Thin Films Grown by Pulsed Laser Deposition»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2013 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transport properties in promising cobaltites as SOFC cathode»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R-N. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Thoreton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kehal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Mignardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Inorganic and Environmental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Investigations des propriétés microstructurales et piézo-ferroélectriques de nouvelles couches minces de type Ln₂Ti₂O₇ déposées par ablation laser pulsé»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pouhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs - JNOEJC 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Piezo-Force Microscopy for Probing Nanoscale Electrical Properties in Ferroelectric Oxide Thin Films»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Annual World Congress of Advanced Materials-2013 (WCAM-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Suzhou, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01725558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structure and properties of thin glass layer prepared by Pulsed Laser Deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Montagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Castanie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François O. Méar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Internal Congress on Glass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication par FIB de nano-plots piézoélectriques de La2Ti2O7 et caractérisation électrique locale par SPM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées de Caractérisation Microondes et Matériaux, JCMM 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chambéry, France. session S6, papier ID22, 1-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00806631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of La2Ti2O7 nanostructures by focused Ga3+ ion beam and characterization by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 21th International Symposium on Applications of Ferroelectrics, ISAF 2012, 11st European Conference on the Applications of Polar Dielectrics, ECAPD 2012, 4th International Symposium on Piezoresponse Force Microscopy and Nanoscale Phenomena in P</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Aveiro, Portugal. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISAF.2012.6297772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication of nanostructured piezoelectric thin films by FIB and nanoscale characterization by piezoresponse force microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Zhenmian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Costecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2011, Symposium D : Synthesis, processing and characterization of nanoscale multi functional oxide films III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prori&eacute;t&eacute;s de luminescence et de conversionascendante des oxydes La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;&nbsp;:Eu&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt;,Er&amp;lt;sup&amp;gt;3+&amp;lt;/sup&amp;gt; sous rayonnement UV et NIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manipulation of the anionic and cationic sub-lattices of pyrochlores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Boivin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Pourpoint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Kabbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Virtual, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04258903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propri&eacute;t&eacute;s optiques de couches minces de Ln&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; (Ln=La &agrave; Lu) d&eacute;pos&eacute;es sur des substrats de SrTiO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;-(110) par ablation laser puls&eacute;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés photoélectriques d’hétérojonctions La2Ti2O7/LaCrO3 sous forme de couches épaisses et de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Saitzek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rev3 Energy Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photoconductive properties of La&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt; thin films with layered perovskite structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Henninot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redouane Douali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECSSC – 17th European Conference on Solid State Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse et propriété de luminescence d’oxydes La&amp;lt;sub&amp;gt;2-x&amp;lt;/sub&amp;gt;Er&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;Ti&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Szczepanski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jolanta Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arturas Katelnikovas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02006262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Relationship between microstructure and Local electrical phenomena in [(Nd₂Ti₂O₇)₄/(SrTiO₃)ₙ]₁₀ (n = 4-8) superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rochelle, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01753234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Nanoscale Electrical Properties of Epitaxially Grown Nd₂Ti₂O₇/SrTiO₃ Superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2017 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Warsaw, Poland. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Nanoscale Electrical Properties in Ferroelectric [(Nd₂Ti₂O₇)ₘ/(SrTiO₃)ₚ Superlattices»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Balestrino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ElectroCeramics XV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Limoges, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Investigation des propriétés structurales et ferroélectriques de films minces de La₂Zr₂O₇ à structure pyrochlore frustrée»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Huvé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11éme colloque RX et Matière –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sr&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;Ta&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;7&amp;lt;/sub&amp;gt;-based oxide and oxynitride perovskite films: reactive magnetron deposition and dielectric characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Paven-Thivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ratiba Benzerga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Le Gendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Laur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - EMRS 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01148563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Top-down fabrication of lead-free La₂Ti₂O₇ piezoelectric nanostructures»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society Spring Meeting, E-MRS Spring 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France. paper N.PI.30, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Terahertz properties of liquid crystals doped with ferroelectric BaTiO₃ nanoparticles prepared by the sol-gel process»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Chodorow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Chojnowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Garbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Walczakowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Lasers and Electro-Optics and the European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Munich, Germany. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Evidence of Ferroelectricity in La₂Zr₂O₇ thin films with a frustrated pyrochlore-type structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Crystallographic Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Rovinj, Croatia. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Characterisation of BaTiO₃ nanoparticles and powder in Terahertz regime»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Mavrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-E. Barnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Apostolopoulos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of Photorefractive Photonics 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Villars, Switzerland. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Impact de faisceaux d’ions Ga&amp;lt;sup&amp;gt;+&amp;lt;/sup&amp;gt; sur les propriétés piézoélectriques locales de couches minces et de nano-îlots de La₂Ti₂O₇»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orléans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Études structurales et propriétés de luminescence pour les solutions solides (La&amp;lt;sub&amp;gt;(1₋ x)&amp;lt;/sub&amp;gt;Ln&amp;lt;sub&amp;gt;x&amp;lt;/sub&amp;gt;)₂Ti₂O₇ avec Ln=Pr, Sm, Eu, Tb et Er»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F. Blach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Impact of Ga+ ion beam irradiation on nanostructured La₂Ti₂O₇ piezoelectric thin films»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Impact des faisceaux d’ions sur les propriétés fonctionnelles de couches minces et de nano-îlots piézoélectriques de La₂Ti₂O₇»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Declercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-functional oxides thin films inside Thin Films and Nanomaterials team at UCCS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national 2014 du GDR OXYFUN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Autrans, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Piezoresponse force microscopy for the investigation of nanoscale ferroelectric properties in thin films»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Carlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nanosciences et Nanotechnologies du Nord-Ouest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Rennes, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nanostructures piézoélectriques fabriquées par faisceau d’ions Ga+ focalisés sur couches minces»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange Fédération Chevreul-IEMN –</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces à propriétés remarquables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ferri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.H. Chambrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’échange FédérationChevreul-IEMN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Villeneuve d’Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Microstructure and Nanoscale Piezoelectric/Ferroelectric Properties in Ln₂Ti₂O₇ (Ln = Lanthanide) Thin Films with Layered Perovskite Structure»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Saitzek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bayart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Desfeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Granger, Pascal / Parvulescu, Vasile I. / Kaliaguine, Serge / Prellier, Wilfrid. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perovskites and Related Mixed Oxides: Concepts and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publisher: Wiley-VCH, 2015, 978-3-527-33763-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId554"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467002v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nassereddine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitul Rajput" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238855" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05502941v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Segovia Mera" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boussoualem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2026.129363" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05491467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul S M Tripathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarish Dubey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Hochede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33813-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281427v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verger" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116642" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05491313v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bator Khol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c07076" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04767961v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133579" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04974659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moussa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05119" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04931215v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Barauskien&#279;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162576" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281308v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussien Abbas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Saber" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdelhameed" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-15172-5" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04468671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Bacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mccabe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03672" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03989967v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jouiad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00755J" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03989924v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02801" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301095v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01298" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04273956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13212863" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04305135v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavrona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Hack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12020215" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06760E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03689640v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyoussef" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mura" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azrour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.03.012" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03542835v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100896" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519345v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroy" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kopia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lech" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Cieniek" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113739" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199014v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00128K" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290791v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar-Maldonado" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c00621" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337210v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Douali" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Krasinski" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00365" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922886v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien L&#233;ger" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112767" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922829v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Grigorjevaite" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Ezerskyte" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj P&#225;terek" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akvil&#279; Zabili&#363;t&#279;-Karali&#363;n&#279;" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00369G" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.211" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479157v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Minderyte" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030763" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567005v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szczepanski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154157" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114554v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.049" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716248v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.055" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880947v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kunkel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.043" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741606v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA00824H" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404863v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2016.11.030" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446009v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pussacq" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03808" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667828v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. Fom M&#233;ar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687368v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colmont" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbour" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02663" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687367v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chodorow" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavrona" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Palka" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Strzezysz" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garbat" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2016.1271468" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687356v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12049" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687355v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.041" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHV3QC6T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687358v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc02258h" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687359v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01225f" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.054" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4ZQ5XJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687360v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.05.155" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLHQNF1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687361v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Barnes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parka" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927392" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270800v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenhmian Shao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092402" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681350v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00697" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687370v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kurochkin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Apostolopoulos" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Henninot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907224" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. M&#233;ar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681468v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00207e" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687372v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40256h" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782362v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26078f" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681471v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34729f" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681476v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Prihor Gheorghiu" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.05.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJMKM2HQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817455v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.06.051" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B9RHWFX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04642068v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinneton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guirleo" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.04.129" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ7FHLCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360337v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detalle" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190801997427" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681478v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Leclerc" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.04.001" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0D56LVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360338v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blach-Legrand" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802096614" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641976v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nolib&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raymond Gavarri" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.03.040" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J87ZTGN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641948v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gavarri" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.513.1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641915v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kopia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.99-100.235" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727444v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.10.013" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JPFHGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641752v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klimczak-Chmielowska" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopia" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i3.70" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639016v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639050v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mzibri" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vost" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639011v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04726596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04726585v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrain" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dhennin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouckaert" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Podoliak" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639022v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04548486v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411207v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443073v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mear" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04261880v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Blach" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954332v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04262079v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Whangbo" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095660v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094796v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04262119v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. Mccabe" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094792v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayesh" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094756v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095233v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303446v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Braun" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094828v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278441v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160491v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoched&#233;" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#232;res" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303526v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03970434v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Shankar Mani Tripathi" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Hoched&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211560v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pruvost" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303524v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303513v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211547v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03969954v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mura" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618965v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618809v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958093v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03970019v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278442v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714575v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278455v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166084v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04448297v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152148v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443172v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713497v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Adlane Sayede" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayesh" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152130v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchart" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713525v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leroy" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380915v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlik" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714455v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714161v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753160v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890918v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006372v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006074v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006301v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810757v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoyez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;ger" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895758v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03722022v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;ar" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443070v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006086v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006283v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725801v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szczepanski" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katelnikovas" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588047v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691054v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469098v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laur" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04213901v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469026v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331712v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739621v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457020v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699788v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699789v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588067v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jacq" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702920v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724716v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702922v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726655v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702767v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. Mear" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702770v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724715v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330944v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702766v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Barnes" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148560v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727041v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727042v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727043v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Blach" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703111v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouhet" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703113v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-N. Vannier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoreton" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignardi" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727061v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725558v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mear" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725559v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095766v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258903v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095785v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277613v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381234v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henninot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006262v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753234v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727455v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727529v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balestrino" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148563v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739677v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727648v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chojnowska" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walczakowski" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. M&#233;ar" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727645v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727647v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739749v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699092v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739837v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699094v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732162v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05491313v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bator Khol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mathieu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Henninot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Saitzek" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Blach" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c07076" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467002v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Benyoussef" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Nassereddine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kotbi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitul Rajput" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2025.238855" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05491467v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul S M Tripathi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amarish Dubey" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Hochede" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Saitzek" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-33813-x" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05502941v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Segovia Mera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Boussoualem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Duponchel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaochen Lin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2026.129363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Verger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Dusailly" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gosselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2025.116642" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04931215v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Barauskien&#279;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolanta Rousseau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162576" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05281308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussien Abbas" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzan Saber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reda Abdelhameed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-025-15172-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04974659v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Moussa" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pourpoint" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodosios Famprikis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roussel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c05119" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04767961v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mimoun El Marssi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2024.133579" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04468671v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Al Bacha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Kabbour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Mccabe" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c03672" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04305135v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Batoul Almoussawi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smritijit Sen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.3c02592" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04092701v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Fontaine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benrkia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D3RA01509B" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03989924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Boivin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huv&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c02801" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03989967v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Jouiad" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2NA00755J" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301095v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.3c01298" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04273956v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13212863" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03956127v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Mavrona" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yijie Hu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwin Hack" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz50927.2022.9895841" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03592621v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Courty" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal12020215" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06760E" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03542835v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hoyez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202100896" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519345v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leroy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Kopia" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Lech" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#321;ukasz Cieniek" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2021.113739" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03689640v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benyoussef" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mura" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Saitzek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azrour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cap.2022.03.012" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02959031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Carlier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Podor" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Montagne" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120406" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03199014v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James King" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CE00128K" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03290791v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentr&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel A Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintli Aguilar-Maldonado" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Colmont" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c00621" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03337210v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Douali" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Legrand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Krasinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaelm.1c00365" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485636v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Lefevre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cario" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9CC09797J" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien L&#233;ger" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2020.112767" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922829v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julija Grigorjevaite" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egle Ezerskyte" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj P&#225;terek" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akvil&#279; Zabili&#363;t&#279;-Karali&#363;n&#279;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0MA00369G" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975235v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.16.211" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02479157v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agne Minderyte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturas Katelnikovas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma13030763" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567005v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Szczepanski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bayart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154157" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114554v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2019.04.049" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880947v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Desfeux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kunkel" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2018.09.043" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716248v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.02.055" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741606v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Carlier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Ferri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8RA00824H" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862683v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8CE00797G" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664880v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Carlier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois O. M&#233;ar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.11.115" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W13M3NL8-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404863v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Benzerga" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Fasquelle" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2016.11.030" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01446009v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Pussacq" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silviu Colis" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03808" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03077747v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Hornez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bouchart" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Champagne" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Courtois" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Follet-Houttemane" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667828v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ferri" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681464v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Chambrier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2016.02.054" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4ZQ5XJ3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687368v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colmont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Palatinus" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huv&#233;" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kabbour" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5b02663" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687367v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Chodorow" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mavrona" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Palka" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Strzezysz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Garbat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02678292.2016.1271468" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687356v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Castani&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.5b12049" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687355v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2016.05.041" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHV3QC6T-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687358v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Olchowka" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6tc02258h" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687359v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenmian Shao" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra01225f" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687371v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015034" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9C0C65175ABE18ED0657F065433D273E03AF7660/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270800v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenhmian Shao" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053273315092402" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687360v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Thery" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2015.05.155" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PNLHQNF1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687361v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Barnes" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Parka" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4927392" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681350v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Doumert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Delevoye" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00697" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687370v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kurochkin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Apostolopoulos" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Blach" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Henninot" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4907224" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681468v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4tc00207e" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687362v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Pouhet" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.11.036" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJT1819F-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918880v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Declercq" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Costecalde" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Remiens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.12626" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JD4F4XQ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687372v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bayart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-H. Chambrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shao" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3ce40256h" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02269084v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rguiti" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm16261j" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782362v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Mentre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ce26078f" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681471v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2jm34729f" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667847v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201100309" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WB0NZ9X1-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668306v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bruyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201100105" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7456FDC67CE7BE234F03D2DE5A75BAF9B04A918/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04615895v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Legrand" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3369544" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681476v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicia Prihor Gheorghiu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssc.2010.05.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FJMKM2HQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817455v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2009.06.051" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5B9RHWFX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681478v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Da Costa" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Leclerc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2008.04.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0D56LVW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360338v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blach-Legrand" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Costa" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desfeux" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Soyer" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10584580802096614" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04642068v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guinneton" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guirleo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Sauques" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2007.04.129" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJ7FHLCX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360337v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Detalle" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00150190801997427" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641976v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Villain" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Nolib&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Raymond Gavarri" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.03.040" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6J87ZTGN-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641948v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gavarri" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.513.1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641915v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chmielowska" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Kopia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kusinski" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/SSP.99-100.235" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01727444v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2003.10.013" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4JPFHGL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04641752v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klimczak-Chmielowska" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chmielowski" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopia" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Leroux" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/HighTempMatProc.v7.i3.70" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05612670v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Blas" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Mzibri" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pr&#233;vost" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05612766v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05612741v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04548486v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639016v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639011v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04726596v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639050v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04726585v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Legrain" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dhennin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Davoisne" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brouckaert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Podoliak" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04639022v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411207v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04261880v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois. Blach" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443073v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094792v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ayesh" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094756v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04262119v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma E. Mccabe" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954332v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04262079v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Whangbo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095660v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094796v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095233v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303446v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Braun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04094828v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278442v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303526v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pourpoint" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03970434v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Shankar Mani Tripathi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Duponchel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Hoched&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278441v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160491v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hoched&#233;" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mathieu" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. P&#232;res" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Marc" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211560v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pruvost" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303513v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04211547v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaovi Gagou" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04303524v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03969954v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mura" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618965v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03618809v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Ar&#233;valo-L&#243;pez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ju&#225;rez-Rosete" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03958093v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03970019v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04278455v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714575v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Blach" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02380915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Orlik" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lorgouilloux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blach" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585670v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714455v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontaine" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Adlane Sayede" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ayesh" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03714161v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leroy" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04448297v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152148v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166084v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rio" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03654604v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Orlik" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Thuault" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713497v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152130v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Blanchart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03713525v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443172v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04443070v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006086v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Blanchard" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006283v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Huve" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753160v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Costa" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890918v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Le Paven" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Le Gendre" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tessier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01895758v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoyez" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rousseau" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03722022v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006074v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006301v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810757v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;ger" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006372v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585266v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018733v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04213901v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725801v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Szczepanski" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Katelnikovas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330951v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588047v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Marlec" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Le Gendre" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01691054v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469098v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Laur" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699788v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Montagne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.O. Mear" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699789v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02331712v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01469026v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Paven-Thivet" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699787v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739621v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457020v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02330944v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702766v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-E. Barnes" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148560v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jacq" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724716v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724717v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01588067v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702920v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702922v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739678v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726655v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702770v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01724715v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.-O. M&#233;ar" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702786v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702767v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727041v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702958v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00964120v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727042v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727043v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Blach" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725559v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R-N. Vannier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thor&#233;ton" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rolle" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirovano" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Capoen" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727062v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703111v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pouhet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703113v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Thoreton" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kehal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mignardi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727061v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01725558v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703112v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Castanie" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00806631v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801125v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISAF.2012.6297772" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807666v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhenmian" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095766v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04258903v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04095785v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04277613v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381234v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henninot" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006262v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01753234v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727455v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727529v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Balestrino" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739677v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148563v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727650v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727648v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chojnowska" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Walczakowski" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727645v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727647v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739750v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739749v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739753v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739751v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699092v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chambrier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739837v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739836v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699094v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732162v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>