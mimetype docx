--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation-excess overland flow in the European loess belt: An underestimated process?</w:t>
+                <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.688-699. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2023.03.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067779v2</w:t>
+                <w:t xml:space="preserve">hal-04122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
+                <w:t xml:space="preserve">Saturation-excess overland flow in the European loess belt: An underestimated process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
+              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.688-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2023.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122051v1</w:t>
+                <w:t xml:space="preserve">hal-04067779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
               </w:r>
@@ -534,51 +534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -642,90 +642,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catchment-scale variability and driving factors of fine sediment deposition: insights from a coupled experimental and machine-learning-based modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Gracianne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonnick Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -789,90 +789,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil and Tillage Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 234, pp.105851. </w:t>
@@ -1172,511 +1172,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soil erosion hazard map for river basin managers: An example for the water bodies of the Loire river basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 34, pp.100287. </w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2020/0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188433v1</w:t>
+                <w:t xml:space="preserve">hal-03221291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeria Ceriani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.100287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-03011226v1</w:t>
+                <w:t xml:space="preserve">hal-03188433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion hazard map for river basin managers: An example for the water bodies of the Loire river basin (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Degan</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Aurélie Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2020/0643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221291v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Curie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 301, pp.107065. </w:t>
@@ -1714,90 +1714,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,51 +1861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Francesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2008,64 +2008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,77 +2142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 284, pp.106582. </w:t>
@@ -2244,291 +2244,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849669v1</w:t>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1424 - 1437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
               </w:r>
@@ -2566,51 +2566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
@@ -2648,90 +2648,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61 (1), pp.1 - 10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2778,51 +2778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3042,77 +3042,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
@@ -3150,103 +3150,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 6, pp.5 - 6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3332,51 +3332,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
@@ -3466,51 +3466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.30 - 34. </w:t>
@@ -3548,90 +3548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of a rural headwater stream after channelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,51 +3716,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3824,90 +3824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Morphological evolution of a rural headwater stream after channelisation” [Geomorphology 230 (2015) 125-137]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3960,389 +3960,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Couturier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02308430v1</w:t>
+                <w:t xml:space="preserve">insu-01118118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219-220, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-01118118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.58-67. </w:t>
@@ -4418,64 +4418,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,64 +4698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4828,51 +4828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,51 +5095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5190,51 +5190,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controls of the spatial variability of Cr concentration in topsoils of a central French landscape.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5332,51 +5332,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location of trace elements in unpolluted soils by a combined method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5505,51 +5505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas N. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t>
@@ -5599,51 +5599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological and geochemical properties of soil accumulated in hedge-induced terraces in the Massif Central, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5767,51 +5767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Clozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,90 +6244,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
@@ -6365,51 +6365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Bizeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6624,64 +6624,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6743,277 +6743,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03680281v1</w:t>
+                <w:t xml:space="preserve">hal-04380972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exp’Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exp'Eau, a hybrid serious game to explore pathways towards better water quality in rural catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossam Elouati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Kelhetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Kudriashov</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du 20ème anniversaire de la Zone Atelier Loire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Orléans, France</w:t>
+              <w:t xml:space="preserve">11. Assemblée Scientifique de l’Association Internationale des Sciences Hydrologiques (AISH 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04380972v1</w:t>
+                <w:t xml:space="preserve">hal-03680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
               </w:r>
@@ -7150,77 +7150,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célestine Delbart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7530,51 +7530,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Barreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ragueneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7629,51 +7629,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7910,90 +7910,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
@@ -8022,90 +8022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8147,90 +8147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8272,103 +8272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
@@ -8397,77 +8397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8535,90 +8535,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
@@ -8647,103 +8647,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
@@ -8772,103 +8772,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -8949,51 +8949,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -9147,90 +9147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9272,103 +9272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
@@ -9397,103 +9397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
@@ -9516,484 +9516,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648081v1</w:t>
+                <w:t xml:space="preserve">cea-02648005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648005v1</w:t>
+                <w:t xml:space="preserve">hal-01118390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118390v1</w:t>
+                <w:t xml:space="preserve">cea-02648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
@@ -10035,90 +10035,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th ASF Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
@@ -10147,64 +10147,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10242,103 +10242,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
@@ -10406,64 +10406,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Etude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10527,51 +10527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10622,64 +10622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity from source to sink in a lowland area: the Loire river basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10717,90 +10717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling spatial scales with connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10825,90 +10825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Morphological evolution of a headwater stream in agricultural context after channelization (Ligoire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10946,103 +10946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VERSEAU - TRACKSED Project: origin of Loire River basin sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International SedNet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
@@ -11084,90 +11084,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11192,90 +11192,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11326,77 +11326,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11464,64 +11464,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11557,359 +11557,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02320703v1</w:t>
+                <w:t xml:space="preserve">hal-02748031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Gay</w:t>
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02748031v1</w:t>
+                <w:t xml:space="preserve">hal-02320703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11934,51 +11934,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11986,51 +11986,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12094,51 +12094,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12180,90 +12180,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12305,90 +12305,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12426,90 +12426,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12560,64 +12560,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12681,51 +12681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des objets archéologiques et mouvements de matière à l’échelle de versants cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12901,64 +12901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des discontinuités lithologiques sur l'altération des roches - Approche géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13600,51 +13600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of some trace elements according to pedogenesis factors (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14253,103 +14253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of soil erosion across different landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. , 2018</w:t>
@@ -14417,51 +14417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14516,90 +14516,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristoph van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
@@ -14628,51 +14628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landsoil model to simulate water and tillage erosion in an intensively farmed landscape submitted to land consolidation with contrasting soil types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14680,51 +14680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaudubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
@@ -14753,90 +14753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des sols pour la simulation de l’érosion hydrique et aratoire à l’aide du modèle Landsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14878,77 +14878,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15025,64 +15025,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15133,64 +15133,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15241,51 +15241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion impact on the redistribution of Cr in soil surface horizons in a metamorphic area (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15638,51 +15638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVC9SLXG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620600586375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschatrettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clozel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759789v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVC9SLXG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620600586375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschatrettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clozel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759789v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>