--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
+                <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Billet</w:t>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.105851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122051v1</w:t>
+                <w:t xml:space="preserve">hal-04204927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturation-excess overland flow in the European loess belt: An underestimated process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (4), pp.688-699. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.iswcr.2023.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04067779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célestine Delbart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108329⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135968v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment-scale variability and driving factors of fine sediment deposition: insights from a coupled experimental and machine-learning-based modeling study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dupeux</w:t>
+                <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-023-03496-w⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.108329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086879v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Catchment-scale variability and driving factors of fine sediment deposition: insights from a coupled experimental and machine-learning-based modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234, pp.105851. </w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.3620-3637. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11368-023-03496-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204927v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
               </w:r>
@@ -1172,831 +1172,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion hazard map for river basin managers: An example for the water bodies of the Loire river basin (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.100287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/zfg/2020/0643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221291v1</w:t>
+                <w:t xml:space="preserve">hal-03188433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering human and climatic controls on soil erosion in intensively cultivated landscapes after 1950 (Loire Valley, France)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Ceriani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2021.100287⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03188433v1</w:t>
+                <w:t xml:space="preserve">cea-03011226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Soil erosion hazard map for river basin managers: An example for the water bodies of the Loire river basin (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Degan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2020.105033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2020/0643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03011226v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
+                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Huon</w:t>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Curie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877523v1</w:t>
+                <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03161717v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02883783v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quick and low-cost technique to identify layers associated with heavy rainfall in sediment archives during the Anthropocene</w:t>
               </w:r>
@@ -2008,64 +2008,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2142,77 +2142,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 284, pp.106582. </w:t>
@@ -2244,1126 +2244,1126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.5 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+                <w:t xml:space="preserve">cea-02631041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 449, pp.147 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849669v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849515v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849674v1</w:t>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/jjappgeo.2017.01.032⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1424 - 1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605719v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584172v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marion Le Gall</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849452v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.5 - 6. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.210 - 219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/jjappgeo.2017.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02631041v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3414,77 +3414,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3574,51 +3574,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,51 +3742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 250, pp.271 - 281. </w:t>
@@ -3850,51 +3850,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3960,389 +3960,389 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03699298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
+                <w:t xml:space="preserve">Alain Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pasquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropocene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 219-220, pp.136-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01118118v1</w:t>
+                <w:t xml:space="preserve">hal-02308430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+                <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Simonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">Anthropocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7, pp.30-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ancene.2015.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02308430v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01118118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 220, pp.58-67. </w:t>
@@ -4392,90 +4392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,265 +4666,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of anthropogenic landforms on cultivated hillslopes using DEMs and soil thickness data - Example from the SW Parisian Basin, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Distribution spatiale des objets archéologiques et mouvements de matière à l’échelle des versants cultivés : le cas de Mougon (Indre-et-Loire, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Morice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geomorphology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 35, pp.103-116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-00620098v1</w:t>
+                <w:t xml:space="preserve">hal-02643140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution spatiale des objets archéologiques et mouvements de matière à l’échelle des versants cultivés : le cas de Mougon (Indre-et-Loire, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and mapping of anthropogenic landforms on cultivated hillslopes using DEMs and soil thickness data - Example from the SW Parisian Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Moreau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 135 (1-2), pp.8-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geomorph.2011.07.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02643140v1</w:t>
+                <w:t xml:space="preserve">insu-00620098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-time clay-mineral evolution in a soil chronosequence in Oléron Island (France)</w:t>
               </w:r>
@@ -5108,51 +5108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (6), pp.486-494. </w:t>
@@ -5184,660 +5184,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of the spatial variability of Cr concentration in topsoils of a central French landscape.</w:t>
+                <w:t xml:space="preserve">Morphological and geochemical properties of soil accumulated in hedge-induced terraces in the Massif Central, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.003⟩</w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (1-2), pp.62-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659181v1</w:t>
+                <w:t xml:space="preserve">hal-02660473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of trace elements in unpolluted soils by a combined method.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Controls of the spatial variability of Cr concentration in topsoils of a central French landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00103620600586375⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02659648v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t>
+                <w:t xml:space="preserve">Location of trace elements in unpolluted soils by a combined method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
+                <w:t xml:space="preserve">Blandine Clozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t>
+              <w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (7-8), pp.1077-1101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00103620600586375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666811v1</w:t>
+                <w:t xml:space="preserve">hal-02659648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and geochemical properties of soil accumulated in hedge-induced terraces in the Massif Central, France.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 85 (1-2), pp.62-77. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2004.12.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660473v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element accumulation in Mn—Fe—oxide nodules of a planosolic horizon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Blandine Clozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 125 (1-2), pp.11-24. </w:t>
@@ -5875,51 +5875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale of spatial dependance between chemical properties of topsoil and subsoil over a geologically contrasted area (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,295 +6225,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
+              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612082v1</w:t>
+                <w:t xml:space="preserve">hal-04474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04474291v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
               </w:r>
@@ -6624,90 +6624,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6993,63 +6993,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7072,1428 +7072,1428 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+                <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587970v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03412242v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Peluchon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Morvan</w:t>
+                <w:t xml:space="preserve">Fabien Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221895v1</w:t>
+                <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03001656v1</w:t>
+                <w:t xml:space="preserve">cea-02569312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Girault</w:t>
+                <w:t xml:space="preserve">Thomas Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02569312v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+                <w:t xml:space="preserve">Irène Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Lefevre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Chabert</w:t>
+                <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
+              <w:t xml:space="preserve">SFIS2019 – 7ème congrès de la Société Française des IsotopeS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02667084v1</w:t>
+                <w:t xml:space="preserve">hal-02674854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088609v1</w:t>
+                <w:t xml:space="preserve">hal-02015168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Sedimentary response of land use change and agricultural intensification during the Anthropocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFIS2019 – 7ème congrès de la Société Française des IsotopeS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Vienne, Austria. pp.EGU2019-8018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02674854v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02667084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
+              <w:t xml:space="preserve">, Jul 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02015168v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -8535,90 +8535,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstructing soil erosion rates and sediment sources during the Anthropocene in ponds and lakes draining contrasted cultivated catchments (Loire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington D.C., United States</w:t>
@@ -8641,234 +8641,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02674466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02666960v1</w:t>
+                <w:t xml:space="preserve">cea-02667024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -8891,234 +8891,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02666944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02667024v1</w:t>
+                <w:t xml:space="preserve">cea-02666960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -9147,77 +9147,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9272,90 +9272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9397,90 +9397,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9516,941 +9516,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Thil</w:t>
+                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648005v1</w:t>
+                <w:t xml:space="preserve">hal-01157848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118390v1</w:t>
+                <w:t xml:space="preserve">cea-02647985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648081v1</w:t>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02647985v1</w:t>
+                <w:t xml:space="preserve">cea-02648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+                <w:t xml:space="preserve">cea-02648005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205214v1</w:t>
+                <w:t xml:space="preserve">hal-01118390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157848v1</w:t>
+                <w:t xml:space="preserve">hal-01205214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l’identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10488,103 +10488,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l'identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10622,64 +10622,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity from source to sink in a lowland area: the Loire river basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10717,51 +10717,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling spatial scales with connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10851,51 +10851,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10946,64 +10946,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VERSEAU - TRACKSED Project: origin of Loire River basin sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11065,1585 +11065,1585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02745736v1</w:t>
+                <w:t xml:space="preserve">hal-02318517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745213v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02747467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Evrard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747467v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321549v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magalie Delmas</w:t>
+                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748031v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320703v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321527v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Follain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318517v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316262v1</w:t>
+                <w:t xml:space="preserve">hal-02749975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749975v1</w:t>
+                <w:t xml:space="preserve">hal-02316262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12668,90 +12668,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des objets archéologiques et mouvements de matière à l’échelle de versants cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées Nationales de l'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12776,51 +12776,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of human impact on sediment yield from the Lateglacial in the Loire catchment (France). Methods of quantification and results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïda Bellemlih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12901,77 +12901,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des discontinuités lithologiques sur l'altération des roches - Approche géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Colloque Geofcan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13009,64 +13009,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using digital elevation models to assess the effects of tillage on the accumulation of soil near hedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of trace elements and porosity in soil horizons at the aggregate scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Deschatrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13361,260 +13361,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02761397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des remaniements sur la variabilité spatiale des teneurs en chrome des sols issus de formations métamorphiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scale of spatial dependence between chemical properties of topsoil and subsoil over a geologically contrasted area (Massif central, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. King</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2001, Orléans, France</w:t>
+              <w:t xml:space="preserve">4. Conference of the working group on pedometrics of the international union of soil science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02763849v1</w:t>
+                <w:t xml:space="preserve">hal-02759789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scale of spatial dependence between chemical properties of topsoil and subsoil over a geologically contrasted area (Massif central, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence des remaniements sur la variabilité spatiale des teneurs en chrome des sols issus de formations métamorphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Gay-Ovejero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Baize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Conference of the working group on pedometrics of the international union of soil science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">8. Congrès français de sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2001, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02759789v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02763849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of some trace elements according to pedogenesis factors (Massif Central, France)</w:t>
               </w:r>
@@ -13639,51 +13639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13753,51 +13753,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13872,432 +13872,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chalaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223422v1</w:t>
+                <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319283v1</w:t>
+                <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
+                <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Kudriashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223437v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of soil erosion across different landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14305,51 +14305,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. , 2018</w:t>
@@ -14372,277 +14372,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Michot</w:t>
+                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoph van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+                <w:t xml:space="preserve">hal-02321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chartin</w:t>
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321145v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landsoil model to simulate water and tillage erosion in an intensively farmed landscape submitted to land consolidation with contrasting soil types</w:t>
               </w:r>
@@ -14680,51 +14680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaudubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
@@ -14792,51 +14792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14872,351 +14872,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316202v1</w:t>
+                <w:t xml:space="preserve">hal-02321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
+                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321108v1</w:t>
+                <w:t xml:space="preserve">hal-02316202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Vienne, Austria. pp.19 - 24, 2009, Geophysical Research Abstracts, Vol. 11, EGU2009-11596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15267,64 +15267,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15638,51 +15638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643140v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVC9SLXG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620600586375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschatrettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clozel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763849v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759789v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVC9SLXG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620600586375" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschatrettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clozel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>