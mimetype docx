--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -234,697 +234,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
+                <w:t xml:space="preserve">Saturation-excess overland flow in the European loess belt: An underestimated process?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234, pp.105851. </w:t>
+              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.688-699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105851⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2023.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04204927v1</w:t>
+                <w:t xml:space="preserve">hal-04067779v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturation-excess overland flow in the European loess belt: An underestimated process?</w:t>
+                <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Landemaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+                <w:t xml:space="preserve">Kévin Billet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
+                <w:t xml:space="preserve">Thomas Dugé de Bernonville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Delanoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Soil and Water Conservation Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.iswcr.2023.03.004⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (11), pp.4555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04067779v2</w:t>
+                <w:t xml:space="preserve">hal-04122051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terroir Influence on Polyphenol Metabolism from Grape Canes: A Spatial Metabolomic Study at Parcel Scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28114555⟩</w:t>
+              <w:t xml:space="preserve">Agricultural Water Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 285, pp.108329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122051v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of seasonal variation in the hydrological behaviour of a field combining surface and tile drainage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+                <w:t xml:space="preserve">Catchment-scale variability and driving factors of fine sediment deposition: insights from a coupled experimental and machine-learning-based modeling study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Gracianne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonnick Favreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Water Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agwat.2023.108329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23, pp.3620-3637. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-023-03496-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135968v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catchment-scale variability and driving factors of fine sediment deposition: insights from a coupled experimental and machine-learning-based modeling study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Hydrosedimentary behavior of a field combining surface drains and tile drains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Dupeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23, pp.3620-3637. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.105851. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11368-023-03496-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2023.105851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04086879v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04204927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, un jeu sérieux pour explorer les trajectoires d'amélioration de la qualité de l'eau dans les bassins versants ruraux</w:t>
               </w:r>
@@ -1204,51 +1204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1312,51 +1312,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying hydro-sedimentary transfers in a lowland tile-drained agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Ceriani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1364,51 +1364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Grison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 198, pp.105033. </w:t>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 62 (4), pp.249-263. </w:t>
@@ -1574,429 +1574,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+                <w:t xml:space="preserve">Sylvain Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Gielly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Florence Curie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
+              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 301, pp.107065. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02883783v1</w:t>
+                <w:t xml:space="preserve">hal-02877523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional trends in eutrophication across the Loire river basin during the 20th century based on multi-proxy paleolimnological reconstructions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Lefèvre</w:t>
+                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture, Ecosystems &amp; Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.agee.2020.107065⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02877523v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03161717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les observatoires du ruissellement : comprendre les processus pour améliorer les modélisations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+                <w:t xml:space="preserve">Persistence of environmental DNA in cultivated soils: implication of this memory effect for reconstructing the dynamics of land use and cover changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Desprats</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6, pp.7-16. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.10502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2020056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-67452-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03161717v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02883783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quick and low-cost technique to identify layers associated with heavy rainfall in sediment archives during the Anthropocene</w:t>
               </w:r>
@@ -2008,51 +2008,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2155,51 +2155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2244,1139 +2244,1139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017049⟩</w:t>
+              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02631041v1</w:t>
+                <w:t xml:space="preserve">hal-01849400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Geology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
+              <w:t xml:space="preserve">Hydrological Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (6), pp.1424 - 1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584172v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849452v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary Dynamics of a Drained Agricultural Headwater Catchment: A Nested Monitoring Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Manière</w:t>
+                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vadose Zone Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2136/vzj2017.05.0113⟩</w:t>
+              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (1), pp.1 - 10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01849400v1</w:t>
+                <w:t xml:space="preserve">hal-01849674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion in a drained agricultural lowland catchment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+                <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrological Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hyp.11117⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 138, pp.210 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/jjappgeo.2017.01.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849669v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the temporal dynamics of suspended sediment during flood events with $^{7}$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Examining suspended sediment sources and dynamics during flood events in a drained catchment using radiogenic strontium isotope ratios (87Sr/86Sr)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep42099⟩</w:t>
+              <w:t xml:space="preserve">Chemical Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 449, pp.147 - 157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemgeo.2016.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849515v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of bank erosion of artificial drainage networks using LiDAR data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des versants aux masses d'eau : érosion, colmatage et envasement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Géomorphologie / Annals of Geomorphology / Zeitschrift für Geomorphologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/zfg/2017/0348⟩</w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.5 - 6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01849674v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02631041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial filtering of electrical resistivity and slope intensity: Enhancement of spatial estimates of a soil property</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increase of erosion source contributions to rivers and lakes (1950-2010): the case of the Louroux Pond (Central France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 138, pp.210 - 219. </w:t>
+              <w:t xml:space="preserve">La Houille Blanche - Revue internationale de l'eau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, pp.11 - 18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/jjappgeo.2017.01.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/lhb/2017051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605719v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01849452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying sediment sources in a lowland agricultural catchment pond using $^{137}$Cs activities and radiogenic $^{87}$Sr/ $^{86}$Sr ratios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 566-567, pp.968 - 980. </w:t>
@@ -3414,103 +3414,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing Sediment Sources Using Strontium Isotopes in a Pond Draining an Agricultural Catchment (Loire River Basin, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Thil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Earth and Planetary Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 13, pp.30 - 34. </w:t>
@@ -3548,90 +3548,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological evolution of a rural headwater stream after channelisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3716,77 +3716,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick J. Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 250, pp.271 - 281. </w:t>
@@ -3824,90 +3824,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Morphological evolution of a rural headwater stream after channelisation” [Geomorphology 230 (2015) 125-137]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3966,103 +3966,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performance of classification algorithms for the development of models of spatial distribution of landscape structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 219-220, pp.136-144. </w:t>
@@ -4125,51 +4125,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in soil erosion after agricultural intensification: evidence from a lowland basin in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4246,90 +4246,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geostatistical approach for identifying scale-specific correlations between soil thickness and topographic attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4392,90 +4392,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and field borders on soil redistribution in agricultural landscapes (1954–2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof van Oost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4526,51 +4526,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of diffuse hillslope erosion to the sediment export of French rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4698,64 +4698,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 35, pp.103-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4780,90 +4780,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification and mapping of anthropogenic landforms on cultivated hillslopes using DEMs and soil thickness data - Example from the SW Parisian Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4936,51 +4936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Caner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joussein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5095,64 +5095,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 341 (6), pp.486-494. </w:t>
@@ -5184,660 +5184,660 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-00399744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and geochemical properties of soil accumulated in hedge-induced terraces in the Massif Central, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Controls of the spatial variability of Cr concentration in topsoils of a central French landscape.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain A. Couturier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique D. King</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.still.2004.12.008⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 132, pp.143-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660473v1</w:t>
+                <w:t xml:space="preserve">hal-02659181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controls of the spatial variability of Cr concentration in topsoils of a central French landscape.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Location of trace elements in unpolluted soils by a combined method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Clozel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Crouzet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2005.05.003⟩</w:t>
+              <w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 37 (7-8), pp.1077-1101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00103620600586375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02659181v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Location of trace elements in unpolluted soils by a combined method.</w:t>
+                <w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 37 (7-8), pp.1077-1101. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00103620600586375⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659648v1</w:t>
+                <w:t xml:space="preserve">hal-02666811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of aggregation for the trace element distribution in the subsoil of a Planosol naturally rich in trace-metal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological and geochemical properties of soil accumulated in hedge-induced terraces in the Massif Central, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
+                <w:t xml:space="preserve">Alain A. Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas N. Saby</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 136, pp.160-173. </w:t>
+              <w:t xml:space="preserve">Soil and Tillage Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 85 (1-2), pp.62-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2006.03.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.still.2004.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666811v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace element accumulation in Mn—Fe—oxide nodules of a planosolic horizon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Deschatrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Clozel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 125 (1-2), pp.11-24. </w:t>
@@ -5875,51 +5875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale of spatial dependance between chemical properties of topsoil and subsoil over a geologically contrasted area (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6225,295 +6225,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04474291v1</w:t>
+                <w:t xml:space="preserve">hal-04612082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrosedimentary functioning of a lowland field with both surface and subsurface drainage.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rate of soil denudation from plot scale to river system in different social and physical environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Bizeul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gaillot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2024, Vienne, Austria. pp.EGU24-10802, </w:t>
+              <w:t xml:space="preserve">, EGU, European Geosciences Union, Apr 2024, Vienne, Austria. pp.abstract EGU24-16804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-10802⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu24-16804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612082v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04474291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exp'Eau, a serious game for exploring pathways to improve water quality in agricultural catchments</w:t>
               </w:r>
@@ -6624,128 +6624,128 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climatic against land use variability impact on soil erosion in two contrasting environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Desprats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, EGU, Apr 2023, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, EGU, Apr 2023, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -6993,63 +6993,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03680281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Peluchon</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7072,846 +7072,846 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221895v1</w:t>
+                <w:t xml:space="preserve">hal-04223430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célestine Delbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Vanhooydonck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Journées d’Étude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier (en ligne), France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223430v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural plot by tracing water and suspended solids</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Legout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Le Bouteiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Boithias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587970v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of hydrosedimentary signatures of catchments from the French Critical Zone network</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a smartphone application for quantifying aggregate stability, in soils with contrasting managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Sève</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurie Boithias</w:t>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. OZCAR-TERENO International Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienne (Online), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-14858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412242v1</w:t>
+                <w:t xml:space="preserve">hal-04221895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rochereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gaillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Darboux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-17159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02569312v1</w:t>
+                <w:t xml:space="preserve">hal-04633961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the Slake mobile app at the local scale to explore the spatial variability of soil structural stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Barreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ragueneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Darboux</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633961v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03001656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ExpEau: un jeu pour explorer les dynamiques d'interdépendance dans les socio-agro-hydrosystèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Véronique Gouy</w:t>
+                <w:t xml:space="preserve">Potential of environmental DNA for tracing land-use based sediment sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Gielly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Colloque des Zones Ateliers-CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-8358⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03001656v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02569312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des sources et de la dynamique des sédiments à partir de mesures de radionucléides ($^7$Be, $^{137}$Cs, $^{210}$Pb$_{xs}$) dans des bassins versants cultivés et contrastés à travers le monde</w:t>
               </w:r>
@@ -7936,51 +7936,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio B Morera Julca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8022,103 +8022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-sedimentary dynamics of a drained agricultural catchment: a focus on tile drainage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Union of Geodesy and Geophysics - IUGG</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Montréal, France</w:t>
@@ -8272,90 +8272,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropogenic drivers of soil erosion in contrasted environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8397,103 +8397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The scale dependency of erosion and runoff for two agricultural catchments in the Western Paris Basin, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t>
@@ -8548,51 +8548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8660,90 +8660,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the transfer times of suspended sediment during floods with $^7$Be and $^{210}$Pb$_{xs}$ measurements in a drained lowland catchment of central France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria</w:t>
@@ -8772,90 +8772,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of suspended sediment transfers in a lowland agricultural catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8897,103 +8897,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of a runoff and erosion model for lowland drained catchments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienne, Austria. pp.EGU2017-14257</w:t>
@@ -9022,103 +9022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From soil to sediments in French river basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalie Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AquaConSoil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lyon, France</w:t>
@@ -9147,90 +9147,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of bank erosion to the sediment budget of a drained agricultural lowland catchment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9272,103 +9272,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in an agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
@@ -9397,103 +9397,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overland flow and sediment transport in agricultural lowland catchments: a focus on tile drain export</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grangeon Grangeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Manière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-13018-1</w:t>
@@ -9516,971 +9516,971 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01286344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01157848v1</w:t>
+                <w:t xml:space="preserve">cea-02647985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-Landscape interaction in cultivated lowland catchments (Louroux catchment, Loire Valley, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-10703</w:t>
+              <w:t xml:space="preserve">15th ASF Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02647985v1</w:t>
+                <w:t xml:space="preserve">hal-02495738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réponse de la dynamique sédimentaire à l'anthropisation des plaines agricoles drainées entre 1950 et 2010 (bassin versant du Louroux, vallée de la Loire)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th ASF Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02495738v1</w:t>
+                <w:t xml:space="preserve">cea-02648081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring fallout radionuclides to constrain the origin and the dynamics of suspended sediment in an agricultural drained catchment (Loire River basin, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Thil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Foucher</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Patrick Laceby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria. pp.EGU2015-5621-1</w:t>
+              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648081v1</w:t>
+                <w:t xml:space="preserve">cea-02648005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of strontium isotope measurements to trace sediment sources in an upstream agricultural catchment (Loire River basin, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
+                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Négrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Petelet-Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02648005v1</w:t>
+                <w:t xml:space="preserve">hal-01118390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil erosion rates (particulate and dissolved fluxes) variations in a temperate river basin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2015, General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Geosciences Union, Apr 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">15ème Congrès français de Sédimentologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01118390v1</w:t>
+                <w:t xml:space="preserve">hal-01205214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d’échelle et connectivité : concepts intégrateurs ou ersatz de model physique ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">The VERSEAU – TRACKSED -DRASTIC Project: Quantification of sediment fluxes in the Loire hydrographic basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème congrès français de sédimentologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Chambéry, France</w:t>
+              <w:t xml:space="preserve">SedNet Conference 2015 : Solving societal challenges: working with sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Seidment Network, Sep 2015, Cracovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01205214v1</w:t>
+                <w:t xml:space="preserve">hal-01157848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l’identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d'Etude des Sols (JES)</w:t>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols (JES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française pour l'Etude du Sol (AFES). FRA., Jun 2014, Le Bourget du Lac, France. 350 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02742194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10488,120 +10488,120 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géostatistique pour l'identification des échelles spécifiques de dépendance spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Genere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador-Blanes Sébastien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées d'Etude des Sols</w:t>
+              <w:t xml:space="preserve">12èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02325232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -10622,51 +10622,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connectivity from source to sink in a lowland area: the Loire river basin (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Degan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10717,90 +10717,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciling spatial scales with connectivity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magalie Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10825,90 +10825,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent Morphological evolution of a headwater stream in agricultural context after channelization (Ligoire River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Landemaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10946,103 +10946,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The VERSEAU - TRACKSED Project: origin of Loire River basin sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosalie Vandromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International SedNet conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Lisbonne, Portugal</w:t>
@@ -11065,1572 +11065,1572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00815211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318517v1</w:t>
+                <w:t xml:space="preserve">hal-02747467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l’impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747467v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géo-électrique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745213v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02745736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le filtrage geostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l’estimation d’une variable cible</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journées d'Etude des Sols (JES) "Le sol face aux changements globaux"</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02745736v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification et modélisation de l'impact des remembrements parcellaires et des bordures de parcelles sur la redistribution des sols des versants cultivés (1954-2009)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Evrard</w:t>
+                <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Desmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+              <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321549v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02748031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place d’une base de données pour la quantification des flux de sédiments sur le bassin-Loire Bretagne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Desmet</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Journée d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02748031v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02320703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying and modelling the impact of land consolidation and associated field borders on soil redistribution in agricultural landscapes (1954-2009)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
+              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02320703v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01190055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Étude des Sols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318450v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape design for soir conservation under land use and climate change</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Caractérisation géophysique des sols sur substrat hétérogène : application sur le site de Seuilly (sud-ouest du Bassin Parisien, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2 696 p</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Étude des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01190055v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le filtrage géostatistique : une méthode pour la mise en valeur de données exhaustives utilisées dans l'estimation d'une variable cible</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Digital soil mapping on heterogeneous bedrock using electrical resistivity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Etude des Sols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Versailles, France</w:t>
+              <w:t xml:space="preserve">Eurosoil 2012, 4th international Congress of the European Confederation of Soil Science Societies (ECSSS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321527v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
+              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749975v1</w:t>
+                <w:t xml:space="preserve">hal-02316262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie de l'épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Cartographie de l’épaisseur des sols sur substrat hétérogène : approche par méthodes électriques et électromagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36e Journées scientifiques du GFHN; 8e Colloque GEOFCAN; Milieux poreux et géophysique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Orléans, France. pp.53-56</w:t>
+              <w:t xml:space="preserve">36. Journées scientifiques du GFHN;8. Colloque GEOFCAN;Milieux poreux et géophysique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316262v1</w:t>
+                <w:t xml:space="preserve">hal-02749975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification des stocks de matière accumulés sur les versants cultivés : variabilité spatiale et influence des remembrements parcellaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12681,64 +12681,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des objets archéologiques et mouvements de matière à l’échelle de versants cultivés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Morice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12901,64 +12901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des discontinuités lithologiques sur l'altération des roches - Approche géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13009,64 +13009,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using digital elevation models to assess the effects of tillage on the accumulation of soil near hedges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain A. Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13134,51 +13134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of trace elements and porosity in soil horizons at the aggregate scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle I. Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Deschatrettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13367,51 +13367,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale of spatial dependence between chemical properties of topsoil and subsoil over a geologically contrasted area (Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13600,51 +13600,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variability of some trace elements according to pedogenesis factors (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13753,51 +13753,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">National scale test of a soil structural stability measurement by image analysis via a mobile phone application (Slakes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chalaux Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13872,484 +13872,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
+                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Peluchon</w:t>
+                <w:t xml:space="preserve">Nicolas P. A. Saby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chalaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Lemercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Busnot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
+              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223437v1</w:t>
+                <w:t xml:space="preserve">hal-04223422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation d’une nouvelle méthode de mesure de la stabilité structurale des sols basée sur une application smartphone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+                <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossam Elouati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Kelhetter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Kudriashov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15èmes Rencontres Comifer-Gemas 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223422v1</w:t>
+                <w:t xml:space="preserve">hal-03319283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint exploration of agriculture-water quality links through the hybrid serious game Exp'Eau</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hélène Blanchoud</w:t>
+                <w:t xml:space="preserve">Evaluation of SLAKES, a new smartphone technology for measuring aggregate stability: a case study in silty loam soils with contrasted managements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Peluchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Lemercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Busnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st OZCAR-TERENO international meeting : Advancing Critical Zone Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Pedometrics Webinar 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319283v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and temporal dynamics of soil erosion across different landscapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cerdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Landemaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Foucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Grangeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGU Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Washington DC, United States. , 2018</w:t>
@@ -14372,307 +14372,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
+              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321145v1</w:t>
+                <w:t xml:space="preserve">hal-01209275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on protéger les sols en raisonnant l’organisation des paysages ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Impact of land consolidation and field borders on soil erosion and storage within agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viaud</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristoph van Oost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées d'Etude des Sols (JES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Bourget du Lac, France. , 2014, 12e Journées d'Etude des Sols. Le sol en héritage</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. 16, 2014, Geophysical Research Abstracts, 16, 10372-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01209275v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Landsoil model to simulate water and tillage erosion in an intensively farmed landscape submitted to land consolidation with contrasting soil types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14680,51 +14680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gaudubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Congress EUROSOIL 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Bari, Italy. 2012</w:t>
@@ -14753,90 +14753,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en compte de la variabilité spatiale des sols pour la simulation de l’érosion hydrique et aratoire à l’aide du modèle Landsoil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Halais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël J. Daroussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossano Ciampalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14872,338 +14872,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Hinschberger</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321108v1</w:t>
+                <w:t xml:space="preserve">hal-02316202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bedrock and soil resistivity mapping as a tool for characterizing soil thickness on cultivated hillslopes. A case study in Seuilly, SW Parisian Basin, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Classification and mapping of morphological features associated to important soil thicknenings within cultivated hillslopes – Example from southwestern Parisian Basin, France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Bourennane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilien Aldana-Jague</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Geophysical Research Abstracts Vol. 13, EGU2011-10140, 2011, 13, 2011</w:t>
+              <w:t xml:space="preserve">, Apr 2011, Vienne, Austria. Vol. 13, EGU2011-8932-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02316202v1</w:t>
+                <w:t xml:space="preserve">hal-02321108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil and substrate morphology as witnesses of present and former agricultural landscape management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chartin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Hinschberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Macaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15241,77 +15241,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion impact on the redistribution of Cr in soil surface horizons in a metamorphic area (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Salvador-Blanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Cornu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Bourennane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Baize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15638,51 +15638,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659181v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVC9SLXG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659648v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620600586375" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschatrettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clozel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684686v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Bakker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Legout" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Biron" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Nord" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Le Bouteiller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108307" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067779v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Landemaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cerdan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Vandromme" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.iswcr.2023.03.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Billet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dug&#233; de Bernonville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delanoue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hinschberger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28114555" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04135968v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gaillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lestine Delbart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vanhooydonck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Desmet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agwat.2023.108329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Gracianne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Favreau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dupeux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-023-03496-w" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04204927v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2023.105851" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Barreteau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Charpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blanchoud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bonnefond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gouy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dynenviron.7208" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616253v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chapron" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Foucher" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Chassiot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Fleurdeus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Arricau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2021.05.018" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03188433v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Evrard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chabert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lef&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2021.100287" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03011226v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Ceriani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Grison" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.105033" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221291v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Degan" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2020/0643" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877523v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Huon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Curie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2020.107065" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03161717v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Desprats" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2020056" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02883783v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Francesco Ficetola" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Gielly" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-67452-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377280v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecompte" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12650" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377281v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agee.2019.106582" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mani&#232;re" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2136/vzj2017.05.0113" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849669v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.11117" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Gall" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Patrick Laceby" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42099" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849674v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/zfg/2017/0348" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605719v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Bourennane" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chartin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salvador-Blanes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/jjappgeo.2017.01.032" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584172v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Thil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.12.007" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02631041v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017049" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01849452v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lhb/2017051" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01691249v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2016.05.093" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806108v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeps.2015.07.007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01399103v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Rodrigues" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.11.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6KS15ZVH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01400992v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick J. Laceby" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2015.09.007" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03699298v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.12.035" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SFRQ4CL-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308430v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couturier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pasquier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2014.01.001" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HGH6ML23-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01118118v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Simonneau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2015.02.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308425v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2014.05.026" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7X6L629-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308402v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof van Oost" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2013.06.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00770215v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Delmas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe N&#233;grel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mouchel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Petelet-Giraud" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2012.10.011" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KDCTR4G2-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643140v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Moreau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Morice" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00620098v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Macaire" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2011.07.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00592211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hubert" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fr&#233;d&#233;ric Schlicht" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jpln.200800351" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TXD0RGHP-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00399744v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delarue" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Daroussin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2009.04.004" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659181v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. King" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2005.05.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CVC9SLXG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659648v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hardy" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Clozel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Crouzet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103620600586375" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666811v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle I. Cousin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deschatrettes" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Saby" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2006.03.029" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5XJDL8TJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660473v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Couturier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Macaire" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.still.2004.12.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MCPCMGPM-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/hal-00023394v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2004.06.009" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671212v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Salvador-Blanes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. King" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680632v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673519v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hardy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gay-Ovejero" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Deschatrettes" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04612082v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-10802" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04474291v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Bizeul" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-16804" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056256v2" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Raimonet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04007058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380972v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossam Elouati" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Kelhetter" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Kudriashov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680281v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223430v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P. A. Saby" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Michot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Lemercier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Busnot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587970v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412242v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien S&#232;ve" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Boithias" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04221895v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Peluchon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-14858" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633961v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Girault" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rochereau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Darboux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-17159" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03001656v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ragueneau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dousset" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02569312v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-8358" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02674854v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Lefevre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio B Morera Julca" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02015168v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mani&#232;re" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667084v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador-Blanes S&#233;bastien" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02088609v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02059486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02674466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02667024v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666944v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666960v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01486561v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grangeon Grangeon" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01483511v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02666796v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01286344v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02647985v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02495738v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648081v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02648005v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01118390v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01205214v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01157848v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742194v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Genere" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325232v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00956634v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Salvador" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00796866v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00800572v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00815211v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747467v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745213v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745736v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321549v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748031v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320703v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190055v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walter" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Follain" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viaud" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321527v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318450v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318517v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Aldana-Jague" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316262v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749975v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325727v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751175v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330141v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Bellemlih" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Br&#233;h&#233;ret" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Fourmont" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318071v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759013v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758612v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saby" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761397v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clozel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759789v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763849v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Baize" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838279v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04222723v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux Clergue" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223422v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chalaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319283v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04223437v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lacoste" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01901073v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209275v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321145v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristoph van Oost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809227v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Halais" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaudubert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l J. Daroussin" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748267v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Halais" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Ciampalini" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316202v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325495v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828457v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02833869v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>