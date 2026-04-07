--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1333,346 +1333,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00854169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo recordings of brain activity using organic transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Measurement of Ion Mobility in a Conducting Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Doublet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Leleux</w:t>
+                <w:t xml:space="preserve">Jonathan Rivnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.4, 1575</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00854071v1</w:t>
+                <w:t xml:space="preserve">emse-00854181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of Ion Mobility in a Conducting Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
+                <w:t xml:space="preserve">In vivo recordings of brain activity using organic transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dion Khodagholy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leleux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rivnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, In press</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4, 1575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00854181v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00854071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Transconductance Organic Electrochemical Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rivnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Sessolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1727,64 +1727,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Conformable Conducting Polymer Electrodes for In Vivo Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1852,51 +1852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed and high density organic electrochemical transistor arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,90 +2232,90 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-doubling organic laser based on a dye-chromophore mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Barsella</w:t>
+                <w:t xml:space="preserve">Alberto Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. May</w:t>
+                <w:t xml:space="preserve">Falk May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Vola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fort</w:t>
+                <w:t xml:space="preserve">Alain Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -2360,1000 +2360,1000 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-doubled laser emission in an organic system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Vola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Jean Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Physique Colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32 (2-3), pp.55-58. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/anphys:2008006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of laser-induced forward transfer process of organic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254 (4), pp.1206-1210. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of laser-induced forward transfer process of organic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 254 (4), pp.1206-1210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablation laser pour la microélectronique plastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 138, pp.213-221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp4:2006138024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00346856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jet-printed electrodes and semiconducting oligomers for elaboration of organic thin-film transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Whalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Alameddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Carnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Nuckolls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 7 (5), pp.423-427. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.orgel.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular wires from contorted aromatic compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q. Miao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Pang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 44 (45), pp.7390-7394. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200502142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">6-(Arylvinylene)-3-bromopyridine derivatives as lego building blocks for liquid crystal, nonlinear optical, and blue light emitting chromophores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Galmiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mathevet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André-Jean Attias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (3), pp.502-513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm040358k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3363,65 +3363,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Electrolyte-Gated Transistor combined with CRISPR/Cas13a for RNA detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Piro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guermonprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3466,940 +3466,940 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MADICA 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, APES-ATIS, Nov 2024, MONASTIR, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ non destructive testing of cementitous materials via embedded ultrasonic transducers made up of carbon nanotubes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérengère Lebental</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bourquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Caussignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Acauan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDTCE'09, Non-Destructive Testing in Civil Engineering Nantes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Nantes, France. pp.105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00466519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASFIP: Attack Standardization for FingerPrint system certifications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Yakoub</w:t>
+                <w:t xml:space="preserve">Etude de l'interface CaF2/semi-conducteur organique au travers de capacités MIM et de transistors organiques à effet de champ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Macabies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Yakoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Ledru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-smart09</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Sophia-antipolis, France</w:t>
+              <w:t xml:space="preserve">MNPC09. Materiaux et Nanostructures Π-Conjugués 09.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00463485v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00470667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'interface CaF2/semi-conducteur organique au travers de capacités MIM et de transistors organiques à effet de champ</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romuald Ledru</w:t>
+                <w:t xml:space="preserve">ASFIP: Attack Standardization for FingerPrint system certifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia Tria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Yakoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MNPC09. Materiaux et Nanostructures Π-Conjugués 09.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Arcachon, France</w:t>
+              <w:t xml:space="preserve">e-smart09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Sophia-antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00470667v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00463485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fake fingers in fingerprint recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assia Tria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Yakoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Young Engineering Scientist Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00463495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JETPAC: A novel semi-industrial prototyping tool for printed electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Fenoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Macabies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Le Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Yakoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LOPE-C 2009. International Conference and Exhibition for the Organic and Printed Electronics Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Messe Frankfurt, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00460586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printing of new photosensitive sensors based on organic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fiorido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bendahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalifa Aguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Conference On Design and Technology of Integrated Systems in Nanoscale Era, 2008. DTIS 2008.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigations of laser induced forward transfer process of organic thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS Sring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Strasbourg, France. pp.1206-1210, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2007.09.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-printed low-voltage organic thin-film transistors: Towards low-cost flexible electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4428,176 +4428,176 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Thin-Film Electronics- Materials, Processes, and Applications - 2007 MRS Spring Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2007, San Francisco, CA, United States. pp.147-152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-00469860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Ablation and transfer processes for micro-electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sentis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micropackaging conference 2006 of ARCSIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, FUVEAU, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00195281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4607,168 +4607,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation d’un modèle statistique d’empilement de matériaux diélectriques pour la mesure indirecte par réflectométrie des étapes avant et après polissage des caissons d’isolation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophia Bourzgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pinaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Roussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Micro-nanoélectronique (JNRDM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01622523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId162"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4836,51 +4836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE8BD34E"/>
+    <w:nsid w:val="AFDEE6B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5067,51 +5067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-sanaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4976-7440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmahmoudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Malliaras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mhibik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defranoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavrinidou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Khodagholy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Gurfinkel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00451039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.08.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QV4V19X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008006" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-14ZKH2FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.09.042" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5SHRK51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193099v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469848v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whalley" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alameddine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carnes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuckolls" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.05.003" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C5C1MB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469845v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502142" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNCD4N8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469839v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galmiche" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathevet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040358k" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7CS76LB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463485v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barral" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoub" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470667v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Yakoub" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463495v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460586v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fenoll" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Henry" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195286v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469860v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195281v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622523v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bourzgui" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinaton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roussy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-sanaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4976-7440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmahmoudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Malliaras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mhibik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defranoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavrinidou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Khodagholy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Gurfinkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00451039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.08.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QV4V19X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. May" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-14ZKH2FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.09.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5SHRK51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whalley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alameddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuckolls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C5C1MB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502142" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNCD4N8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galmiche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathevet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040358k" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7CS76LB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Yakoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fenoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bourzgui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinaton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>