--- v1 (2026-04-07)
+++ v2 (2026-05-04)
@@ -1208,583 +1208,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01320705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Model for Ion Injection and Transport in Conducting Polymers</w:t>
+                <w:t xml:space="preserve">High Transconductance Organic Electrochemical Transistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
+                <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rivnay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Sessolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Leleux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.113, 244501</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.4, 2133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-00854169v1</w:t>
+                <w:t xml:space="preserve">emse-00854207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct Measurement of Ion Mobility in a Conducting Polymer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">A Simple Model for Ion Injection and Transport in Conducting Polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harizo Rajaona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rivnay</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fiocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, In press</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.113, 244501</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00854181v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00854169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo recordings of brain activity using organic transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Measurement of Ion Mobility in a Conducting Polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pierre Leleux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harizo Rajaona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leleux</w:t>
+                <w:t xml:space="preserve">Jonathan Rivnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.4, 1575</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00854071v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00854181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Transconductance Organic Electrochemical Transistors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In vivo recordings of brain activity using organic transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dion Khodagholy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, pp.4, 2133</w:t>
+              <w:t xml:space="preserve">, 2013, pp.4, 1575</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">emse-00854207v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-00854071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Conformable Conducting Polymer Electrodes for In Vivo Recordings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dion Khodagholy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale P. Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1839,90 +1839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High speed and high density organic electrochemical transistor arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dion Khodagholy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moshe Gurfinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleni Stavrinidou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2771,303 +2771,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ablation laser pour la microélectronique plastique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Thomas</w:t>
+                <w:t xml:space="preserve">Jet-printed electrodes and semiconducting oligomers for elaboration of organic thin-film transistors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sanaur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Grojo</w:t>
+                <w:t xml:space="preserve">A. Whalley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+                <w:t xml:space="preserve">B. Alameddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Sentis</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Carnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Nuckolls</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:2006138024⟩</w:t>
+              <w:t xml:space="preserve">Organic Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7 (5), pp.423-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.orgel.2006.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346856v1</w:t>
+                <w:t xml:space="preserve">emse-00469848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet-printed electrodes and semiconducting oligomers for elaboration of organic thin-film transistors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Alameddine</w:t>
+                <w:t xml:space="preserve">Ablation laser pour la microélectronique plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Patricia Alloncle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Carnes</w:t>
+                <w:t xml:space="preserve">David Grojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Nuckolls</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Sentis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.orgel.2006.05.003⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 138, pp.213-221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:2006138024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">emse-00469848v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular wires from contorted aromatic compounds</w:t>
               </w:r>
@@ -4836,51 +4836,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFDEE6B7"/>
+    <w:nsid w:val="0970C015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5067,51 +5067,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-sanaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4976-7440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmahmoudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Malliaras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mhibik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defranoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854169v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavrinidou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854181v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Khodagholy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854071v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Gurfinkel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854207v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00451039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.08.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QV4V19X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. May" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-14ZKH2FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.09.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5SHRK51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469848v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whalley" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alameddine" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carnes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuckolls" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.05.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C5C1MB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502142" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNCD4N8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galmiche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathevet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040358k" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7CS76LB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Yakoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fenoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bourzgui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinaton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-sanaur" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4976-7440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478394v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guermonprez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Tu Anh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nioche" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Krejci" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosx.2025.100590" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis&#8208;abraham Lozano-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rannou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sanaur" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admi.202500208" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792978v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Battaglini" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios14110541" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042545v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galyna Sych" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jullien-Palletier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Sadki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aelm.202201067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450526v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolu Su" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Livache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise-Marie Chamoreau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2019.105605" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774066v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Elmahmoudy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Charrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George G. Malliaras" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/admt.201700344" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01457365v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Roberts" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozina B. de Graaf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nicol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fiocchi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adhm.201600108" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PXQB91NV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mhibik" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Ch&#233;nais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Forget" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Defranoux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4946826" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dion Khodagholy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rivnay" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Sessolo" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moshe Gurfinkel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leleux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854169v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleni Stavrinidou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harizo Rajaona" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854181v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00854071v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Doublet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Quilichini" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638691v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Quilichini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Ismailova" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00638701v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Herve" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00491467v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Didane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Barret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.03.079" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1QWJM6ZR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00451039v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2008.08.018" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QV4V19X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469870v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Barsella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk May" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Vola" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fort" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.25.000196" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469853v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barsella" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. May" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fort" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Attias" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/anphys:2008006" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-14ZKH2FM-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469866v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Thomas" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alloncle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Delaporte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sentis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2007.09.042" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5SHRK51-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193099v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Patricia Alloncle" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Delaporte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469848v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Whalley" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alameddine" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carnes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nuckolls" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orgel.2006.05.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6C5C1MB6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Grojo" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delaporte" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sentis" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2006138024" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469845v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Xiao" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Myers" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Miao" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Pang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200502142" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QFNCD4N8-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leclerc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Galmiche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mathevet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm040358k" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7CS76LB6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804310v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Piro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00466519v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourquin" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Caussignac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Acauan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00470667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Macabies" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Yakoub" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ledru" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463485v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barral" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Tria" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Yakoub" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00463495v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00460586v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fenoll" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Le Henry" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469928v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fiorido" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Aguir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540216" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195286v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00469860v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195281v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622523v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophia Bourzgui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Faivre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pinaton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Georges" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Roussy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>