--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -770,321 +770,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Past and present giant viruses diversity explored through permafrost metagenomics</w:t>
+                <w:t xml:space="preserve">Metagenomic survey of the microbiome of ancient Siberian permafrost and modern Kamchatkan cryosols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugène Christo-Foroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artemiy Goncharov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Strauss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-022-33633-x⟩</w:t>
+              <w:t xml:space="preserve">microLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.uqac003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsml/uqac003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03807788v1</w:t>
+                <w:t xml:space="preserve">hal-03640343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic survey of the microbiome of ancient Siberian permafrost and modern Kamchatkan cryosols</w:t>
+                <w:t xml:space="preserve">Past and present giant viruses diversity explored through permafrost metagenomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugène Christo-Foroux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Santini</w:t>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemiy Goncharov</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">microLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.uqac003. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (1), pp.5853. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsml/uqac003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-022-33633-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03640343v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03807788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation of predicted anonymous proteins simply using Fisher’s exact test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1125,429 +1125,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mollivirus Kamchatka, the First modern representative of the proposed molliviridae family of giant viruses</w:t>
+                <w:t xml:space="preserve">Characterization of Mollivirus kamchatka , the first modern representative of the proposed Molliviridae family of giant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Christo-Foroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 94 (8), pp.e01997-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/jvi.01997-19⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/844274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04290133v1</w:t>
+                <w:t xml:space="preserve">hal-02464533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Mollivirus kamchatka , the first modern representative of the proposed Molliviridae family of giant viruses.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugene Christo-Foroux</w:t>
+                <w:t xml:space="preserve">Exploration of the propagation of transpovirons within Mimiviridae reveals a unique example of commensalism in the viral world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Jeudy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/844274⟩</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41396-019-0565-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464533v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02409597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of the propagation of transpovirons within Mimiviridae reveals a unique example of commensalism in the viral world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Jeudy</w:t>
+                <w:t xml:space="preserve">Characterization of mollivirus Kamchatka, the First modern representative of the proposed molliviridae family of giant viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugene Christo-Foroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Bertaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+                <w:t xml:space="preserve">Sebastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 94 (8), pp.e01997-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41396-019-0565-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01997-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02409597v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04290133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected invasion of miniature inverted-repeat transposable elements in viral genomes</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 19 (1), pp.393. </w:t>
@@ -1814,77 +1814,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noumeavirus replication relies on a transient remote control of the host nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Trauchessec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2197,286 +2197,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vivo Evolution of Bacterial Resistance in Two Cases of Enterobacter aerogenes Infections during Treatment with Imipenem</w:t>
+                <w:t xml:space="preserve">The 474-Kilobase-Pair Complete Genome Sequence of CeV-01B, a Virus Infecting Haptolina ( Chrysochromulina ) ericina (Prymnesiophyceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Philippe</w:t>
+                <w:t xml:space="preserve">Lucie Gallot-Lavallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Maigre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Santini</w:t>
+                <w:t xml:space="preserve">António Pagarete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Pinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+                <w:t xml:space="preserve">Ruth-Anne Sandaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomea.01413-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237665v1</w:t>
+                <w:t xml:space="preserve">hal-05370823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 474-Kilobase-Pair Complete Genome Sequence of CeV-01B, a Virus Infecting Haptolina ( Chrysochromulina ) ericina (Prymnesiophyceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In Vivo Evolution of Bacterial Resistance in Two Cases of Enterobacter aerogenes Infections during Treatment with Imipenem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">António Pagarete</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Santini</w:t>
+                <w:t xml:space="preserve">Nadège Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruth-Anne Sandaa</w:t>
+                <w:t xml:space="preserve">Laure Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (e0138828)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370823v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01237665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Genome Sequence of the Glass Sponge Oopsacas minuta</w:t>
               </w:r>
@@ -2514,51 +2514,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2778,51 +2778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Rocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Le Bivic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2984,441 +2984,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01149637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vampires in the oceans: predatory cercozoan amoebae in marine habitats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Berney</w:t>
+                <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Romac</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Raffaele Siano</w:t>
+                <w:t xml:space="preserve">Elianne S Egge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2013.116⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 22 (1), pp.87-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258230v1</w:t>
+                <w:t xml:space="preserve">hal-00817857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome of Phaeocystis globosa virus PgV-16T highlights the common ancestry of the largest known DNA viruses infecting eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Bartoli</w:t>
+                <w:t xml:space="preserve">Olivier Poirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Lescot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 110 (26), pp.10800-10805. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1073/pnas.1303251110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Vampires in the oceans: predatory cercozoan amoebae in marine habitats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Berney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elianne S Egge</w:t>
+                <w:t xml:space="preserve">Frédéric Mahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaele Siano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.12108⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (12), pp.2387-2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2013.116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00817857v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulamoeba Is a Long-Branched Granofilosean (Cercozoa) That Is Missing from Sequence Databases</w:t>
               </w:r>
@@ -3443,64 +3443,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Yabuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Romac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Berney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (12), pp.e49090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3668,103 +3668,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breaking the 1000-gene barrier for Mimivirus using ultra-deep genome and transcriptome sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Rico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 8 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3811,51 +3811,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Conserved Candida albicans CA3427 Gene Product Defines a New Family of Proteins Exhibiting the Generic Periplasmic Binding Protein Structural Fold</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Mouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4206,295 +4206,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of CA1462, the Candida albicans thiamine pyrophosphokinase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Santini</w:t>
+                <w:t xml:space="preserve">Ir-LBP, an Ixodes ricinus Tick Salivary LTB4-Binding Lipocalin, Interferes with Host Neutrophil Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Monchois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mouz</w:t>
+                <w:t xml:space="preserve">Catherine Menten-Dedoyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rousselle</w:t>
+                <w:t xml:space="preserve">Laurence Fievez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1472-6807-8-33⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (12), pp.e3987. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371026v1</w:t>
+                <w:t xml:space="preserve">hal-05371013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir-LBP, an Ixodes ricinus Tick Salivary LTB4-Binding Lipocalin, Interferes with Host Neutrophil Function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Menten-Dedoyart</w:t>
+                <w:t xml:space="preserve">Structural characterization of CA1462, the Candida albicans thiamine pyrophosphokinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fievez</w:t>
+                <w:t xml:space="preserve">Vincent Monchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Grosjean</w:t>
+                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (12), pp.e3987. </w:t>
+              <w:t xml:space="preserve">BMC Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1472-6807-8-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371013v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Assembly of Alzheimer's Aβ&amp;lt;sub&amp;gt;16&amp;lt;/sub&amp;gt;&amp;lt;sub&amp;gt;-&amp;lt;/sub&amp;gt;&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt; Peptide into β-Sheets</w:t>
               </w:r>
@@ -4901,77 +4901,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sofia Rigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Abergel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04886539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alempic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf002/7950992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04571293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villalta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqae006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy E Goncharov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Grosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807788v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33633-x" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640343v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Christo-Foroux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Goncharov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqac003" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01997-19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464533v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/844274" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02409597v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0565-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01534406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237665v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370823v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pagarete" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01413-15" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00823-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00977-15." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258230v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.116" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.36" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-99" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018528" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermoten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Haubruge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Heuze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJSLWXR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaufays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decrem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003941" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371026v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-8-33" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Menten-Dedoyart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grosjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003987" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja047286i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-828XBT5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Claude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTNL91JK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Safi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwena Tollec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04886539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alempic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf002/7950992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04571293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villalta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqae006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy E Goncharov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Grosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Christo-Foroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Goncharov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqac003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33633-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/844274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02409597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0565-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01997-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01534406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pagarete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01413-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00823-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00977-15." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.36" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-99" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018528" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermoten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Haubruge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Heuze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJSLWXR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaufays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decrem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003941" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Menten-Dedoyart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grosjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003987" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-8-33" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja047286i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-828XBT5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Claude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTNL91JK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Safi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwena Tollec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>