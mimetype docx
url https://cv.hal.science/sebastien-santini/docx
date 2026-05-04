--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -502,295 +502,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04571293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The compact genome of the sponge Oopsacas minuta (Hexactinellida) is lacking key metazoan core genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Santini</w:t>
+                <w:t xml:space="preserve">An Update on Eukaryotic Viruses Revived from Ancient Permafrost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
+                <w:t xml:space="preserve">Artemiy E Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Jourda</w:t>
+                <w:t xml:space="preserve">Guido Grosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Duchesne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hassiba Belahbib</w:t>
+                <w:t xml:space="preserve">Jens Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01619-w⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03757223v1</w:t>
+                <w:t xml:space="preserve">hal-04207147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Update on Eukaryotic Viruses Revived from Ancient Permafrost</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Lartigue</w:t>
+                <w:t xml:space="preserve">The compact genome of the sponge Oopsacas minuta (Hexactinellida) is lacking key metazoan core genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Schenkelaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artemiy E Goncharov</w:t>
+                <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guido Grosse</w:t>
+                <w:t xml:space="preserve">Marc Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Strauss</w:t>
+                <w:t xml:space="preserve">Hassiba Belahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.564. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/xxxxx⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01619-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04207147v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03757223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metagenomic survey of the microbiome of ancient Siberian permafrost and modern Kamchatkan cryosols</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artemiy Goncharov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Strauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">microLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.uqac003. </w:t>
@@ -1125,204 +1125,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Mollivirus kamchatka , the first modern representative of the proposed Molliviridae family of giant viruses.</w:t>
+                <w:t xml:space="preserve">Characterization of mollivirus Kamchatka, the First modern representative of the proposed molliviridae family of giant viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Christo-Foroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/844274⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 94 (8), pp.e01997-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/jvi.01997-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02464533v1</w:t>
+                <w:t xml:space="preserve">hal-04290133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploration of the propagation of transpovirons within Mimiviridae reveals a unique example of commensalism in the viral world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Bertaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1344,210 +1344,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41396-019-0565-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02409597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mollivirus Kamchatka, the First modern representative of the proposed molliviridae family of giant viruses</w:t>
+                <w:t xml:space="preserve">Characterization of Mollivirus kamchatka , the first modern representative of the proposed Molliviridae family of giant viruses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Christo-Foroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Alempic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 94 (8), pp.e01997-19. </w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/jvi.01997-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/844274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04290133v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected invasion of miniature inverted-repeat transposable elements in viral genomes</w:t>
               </w:r>
@@ -1667,90 +1667,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New genomic data and analyses challenge the traditional vision of animal epithelium evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassiba Belahbib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1814,51 +1814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noumeavirus replication relies on a transient remote control of the host nucleus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2242,51 +2242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">António Pagarete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruth-Anne Sandaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2462,51 +2462,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial Genome Sequence of the Glass Sponge Oopsacas minuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Jourda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2586,291 +2586,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of an Alphaproteobacterium Associated with the Mediterranean Sponge Oscarella lobularis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Jourda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Rocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Le Bivic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
+              <w:t xml:space="preserve">Genome Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/genomeA.00977-15.⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01191731v1</w:t>
+                <w:t xml:space="preserve">hal-05370830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of an Alphaproteobacterium Associated with the Mediterranean Sponge Oscarella lobularis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marine protist diversity in European coastal waters and sediments as revealed by high-throughput sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Massana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Audic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (5), </w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (10), pp.4035-4049. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/genomeA.00977-15.⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370830v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01191731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterns of Rare and Abundant Marine Microbial Eukaryotes</w:t>
               </w:r>
@@ -2882,64 +2882,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Logares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Boutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,64 +2990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity patterns of uncultured Haptophytes unravelled by pyrosequencing in Naples Bay.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Audic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3136,64 +3136,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome of Phaeocystis globosa virus PgV-16T highlights the common ancestry of the largest known DNA viruses infecting eukaryotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Jeudy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3404,51 +3404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulamoeba Is a Long-Branched Granofilosean (Cercozoa) That Is Missing from Sequence Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Bass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akinori Yabuki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3662,291 +3662,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking the 1000-gene barrier for Mimivirus using ultra-deep genome and transcriptome sequencing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Conserved Candida albicans CA3427 Gene Product Defines a New Family of Proteins Exhibiting the Generic Periplasmic Binding Protein Structural Fold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Rico</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Mouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rousselle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Maza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1743-422x-8-99⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05370980v1</w:t>
+                <w:t xml:space="preserve">hal-05370973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Conserved Candida albicans CA3427 Gene Product Defines a New Family of Proteins Exhibiting the Generic Periplasmic Binding Protein Structural Fold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking the 1000-gene barrier for Mimivirus using ultra-deep genome and transcriptome sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Rico</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Abergel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Claverie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6 (4), pp.e18528. </w:t>
+              <w:t xml:space="preserve">Virology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0018528⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1743-422x-8-99⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05370973v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05370980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features conferring dual Geranyl/Farnesyl diphosphate synthase activity to an aphid prenyltransferase</w:t>
               </w:r>
@@ -4072,429 +4072,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ixodes ricinus Tick Lipocalins: Identification, Cloning, Phylogenetic Analysis and Biochemical Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural characterization of CA1462, the Candida albicans thiamine pyrophosphokinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Beaufays</w:t>
+                <w:t xml:space="preserve">Vincent Monchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Adam</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Santini</w:t>
+                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Rousselle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003941⟩</w:t>
+              <w:t xml:space="preserve">BMC Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (1), pp.33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1472-6807-8-33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05371017v1</w:t>
+                <w:t xml:space="preserve">hal-05371026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ir-LBP, an Ixodes ricinus Tick Salivary LTB4-Binding Lipocalin, Interferes with Host Neutrophil Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Ixodes ricinus Tick Lipocalins: Identification, Cloning, Phylogenetic Analysis and Biochemical Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Beaufays</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Menten-Dedoyart</w:t>
+                <w:t xml:space="preserve">Yves Decrem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Fievez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amélie Grosjean</w:t>
+                <w:t xml:space="preserve">Pierre-Paul Prévôt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Santini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 3 (12), pp.e3987. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003987⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 3 (12), pp.e3941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371013v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural characterization of CA1462, the Candida albicans thiamine pyrophosphokinase</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Santini</w:t>
+                <w:t xml:space="preserve">Ir-LBP, an Ixodes ricinus Tick Salivary LTB4-Binding Lipocalin, Interferes with Host Neutrophil Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Beaufays</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Menten-Dedoyart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Monchois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Mouz</w:t>
+                <w:t xml:space="preserve">Laurence Fievez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Sigoillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tristan Rousselle</w:t>
+                <w:t xml:space="preserve">Amélie Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 8 (1), pp.33. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (12), pp.e3987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1472-6807-8-33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0003987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371026v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05371013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Silico Assembly of Alzheimer's Aβ&amp;lt;sub&amp;gt;16&amp;lt;/sub&amp;gt;&amp;lt;sub&amp;gt;-&amp;lt;/sub&amp;gt;&amp;lt;sub&amp;gt;22&amp;lt;/sub&amp;gt; Peptide into β-Sheets</w:t>
               </w:r>
@@ -5158,51 +5158,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04886539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alempic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf002/7950992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04571293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villalta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqae006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207147v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy E Goncharov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Grosse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Christo-Foroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Goncharov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqac003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33633-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464533v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/844274" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02409597v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0565-y" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290133v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01997-19" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01534406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pagarete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01413-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00823-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370830v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00977-15." TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.36" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370980v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rico" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-99" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370973v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouz" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maza" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018528" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermoten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Haubruge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Heuze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJSLWXR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371017v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaufays" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adam" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decrem" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003941" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371013v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Menten-Dedoyart" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grosjean" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003987" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371026v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-8-33" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja047286i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-828XBT5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Claude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTNL91JK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Safi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwena Tollec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04886539v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Santini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lartigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Alempic" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucid Belmudes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ismejo/wraf002/7950992" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05441823v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vita" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Holmi&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Mejia-Otalvaro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Debard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lison Degeilh" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-09287-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04571293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bisio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Villalta" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqae006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04207147v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy E Goncharov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Grosse" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Strauss" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/xxxxx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03757223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Schenkelaars" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Jourda" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Duchesne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassiba Belahbib" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01619-w" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03640343v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Rigou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Christo-Foroux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artemiy Goncharov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsml/uqac003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807788v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Abergel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Claverie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Legendre" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-33633-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03463386v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bioadv/vbab034" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Christo-Foroux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Santini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jvi.01997-19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02409597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jeudy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bertaux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-019-0565-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02464533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/844274" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830342v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua-Hao Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiu-Zhong Zhou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ping-Lan Wang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Min Xiong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Luchetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13100-018-0125-4" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01951941v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Renard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-018-4715-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01534406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Fabre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Trauchessec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms15087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01383722v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Forster" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micah Dunthorn" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Mah&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Dolan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiw120" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Villar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Farrant" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Follows" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Garczarek" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1261447" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Gallot-Lavall&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#243;nio Pagarete" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth-Anne Sandaa" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.01413-15" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01237665v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Philippe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Maigre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Pinet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370846v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rocher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Le Bivic" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomea.00823-15" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370830v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00977-15." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01191731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Massana" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bass" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bittner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12955" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01149637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Logares" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boutte" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2014.02.050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-00817857v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elianne S Egge" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.12108" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G38N67RK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370967v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bartoli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Lescot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1303251110" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258230v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Berney" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mah&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaele Siano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.116" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258242v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akinori Yabuki" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049090" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258237v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo C. Pernice" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2012.36" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370973v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mouz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Rousselle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Maza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0018528" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rico" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1743-422x-8-99" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05370989v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Vandermoten" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Haubruge" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Heuze" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Francis" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmb.2009.08.007" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9PJSLWXR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371026v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Monchois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sigoillot" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6807-8-33" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371017v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Beaufays" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Adam" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Decrem" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Paul Pr&#233;v&#244;t" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003941" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371013v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Menten-Dedoyart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fievez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Grosjean" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0003987" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371053v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Normand Mousseau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Derreumaux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja047286i" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-828XBT5L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05371075v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Claude" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.10348" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QTNL91JK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406623v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Safi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwena Tollec" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Colmant" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810478v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>