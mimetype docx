--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -109,295 +109,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ occurrence and mobility of per and polyfluoroalkyl substances in soils amended with organic waste products</w:t>
+                <w:t xml:space="preserve">Metagenomic insights into cyanotoxin dynamics in a Mexican subtropical lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+                <w:t xml:space="preserve">Nicolas Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toyin Dunsin Saliu</w:t>
+                <w:t xml:space="preserve">Dana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+                <w:t xml:space="preserve">Nathalie Fortin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Feder</w:t>
+                <w:t xml:space="preserve">Miriam Hernández-Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
+                <w:t xml:space="preserve">Autumn Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 984, pp.179708. </w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 376, pp.144285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05121288v1</w:t>
+                <w:t xml:space="preserve">hal-05182032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metagenomic insights into cyanotoxin dynamics in a Mexican subtropical lake</w:t>
+                <w:t xml:space="preserve">In situ occurrence and mobility of per and polyfluoroalkyl substances in soils amended with organic waste products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tromas</w:t>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Simon</w:t>
+                <w:t xml:space="preserve">Toyin Dunsin Saliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Fortin</w:t>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miriam Hernández-Zamora</w:t>
+                <w:t xml:space="preserve">Frédéric Feder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autumn Pereira</w:t>
+                <w:t xml:space="preserve">Valérie Sappin-Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 376, pp.144285. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 984, pp.179708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2025.144285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182032v1</w:t>
+                <w:t xml:space="preserve">hal-05121288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving water quality in a hypereutrophic lake and tributary through agricultural nutrient mitigation: A Multi-year monitoring analysis</w:t>
               </w:r>
@@ -409,64 +409,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Husk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dawson Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -556,64 +556,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barry Husk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Baulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 852 (6), pp.1463-1480. </w:t>
@@ -645,295 +645,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Occurrence of BMAA Isomers in Bloom-Impacted Lakes and Reservoirs of Brazil, Canada, France, Mexico, and the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Montenach</w:t>
+                <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins14040251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561958v1</w:t>
+                <w:t xml:space="preserve">hal-03960940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of BMAA Isomers in Bloom-Impacted Lakes and Reservoirs of Brazil, Canada, France, Mexico, and the United Kingdom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Abbes</w:t>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Vo Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dana Simon</w:t>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.251. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14040251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960940v1</w:t>
+                <w:t xml:space="preserve">hal-03561958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical treatment of real hospital wastewaters and monitoring of pharmaceutical residues by using surrogate models</w:t>
               </w:r>
@@ -1454,489 +1454,464 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00819642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composés per et polyfluorés - Introduction sur les PFAS, études risques en contexte de recyclage des produits résiduaires organiques (PRO) et propositions de suivis et limites pour les PRO ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Sauvé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Rapport</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réunion sur les PFAS - Commissions ME, DSM et Biostimulants"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bureau de la Normalisation de la Fertilisation (BN Ferti), Feb 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05430657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Webinaire - Les composés poly- et perfluorés (PFAS) dans l’eau - Des clés pour comprendre les enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les webinaires Creseb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Creseb, Apr 2025, Online, France. https://www.creseb.fr/les-composes-poly-et-perfluores-dans-leau-des-cles-pour-comprendre-les-enjeux/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05364491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risques associés aux composés per and polyfluorés en contexte de recyclage agricole des produits résiduaires organiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Sauvé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COMIFER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COMIFER, Dec 2024, Rennes Institut Agro, France. 9 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contaminants organiques émergents (résidus médicamenteux, PFAS, microplastiques) dans les sols amendés par des produits résiduaires organiques – Apport des sites longue durée du SOERE-PRO pour l’évaluation des risques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Bourdat-Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Sophie Haudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Spaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Patureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude des Sols 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Genève, Suisse. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05357707v1</w:t>
-              </w:r>
-[...194 lines deleted...]
-                <w:t xml:space="preserve">hal-05070316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2091,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182032v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fortin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hern&#225;ndez-Zamora" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autumn Pereira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144285" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Husk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Julian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Baulch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05739-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Abbes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040251" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01009277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboulfadl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deschamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.09.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMT3BFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H Stephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XHCH9DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05430657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364491v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070316v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182032v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fortin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hern&#225;ndez-Zamora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autumn Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Husk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Julian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Baulch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05739-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Abbes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01009277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboulfadl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deschamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.09.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMT3BFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H Stephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XHCH9DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05430657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>