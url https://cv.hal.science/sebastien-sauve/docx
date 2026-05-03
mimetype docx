--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -377,563 +377,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05121288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving water quality in a hypereutrophic lake and tributary through agricultural nutrient mitigation: A Multi-year monitoring analysis</w:t>
+                <w:t xml:space="preserve">Beneath the ice: exploring winter's impact on nutrient and phytoplankton dynamics in a shallow eutrophic lake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Paul Julian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Barry Husk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Julian</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Baulch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Tromas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dawson Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 354, pp.120411. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 852 (6), pp.1463-1480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-024-05739-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05181995v1</w:t>
+                <w:t xml:space="preserve">hal-05182037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneath the ice: exploring winter's impact on nutrient and phytoplankton dynamics in a shallow eutrophic lake</w:t>
+                <w:t xml:space="preserve">Improving water quality in a hypereutrophic lake and tributary through agricultural nutrient mitigation: A Multi-year monitoring analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Barry Husk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Paul Julian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barry Husk</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Baulch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Tromas</w:t>
+                <w:t xml:space="preserve">Dawson Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 852 (6), pp.1463-1480. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 354, pp.120411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-024-05739-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.120411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05182037v1</w:t>
+                <w:t xml:space="preserve">hal-05181995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occurrence of BMAA Isomers in Bloom-Impacted Lakes and Reservoirs of Brazil, Canada, France, Mexico, and the United Kingdom</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Marcelline Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Abbes</w:t>
+                <w:t xml:space="preserve">Min Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sung Vo Duy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dana Simon</w:t>
+                <w:t xml:space="preserve">Denis Montenach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxins</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (4), pp.251. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/toxins14040251⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960940v1</w:t>
+                <w:t xml:space="preserve">hal-03561958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Target and Nontarget Screening of PFAS in Biosolids, Composts, and Other Organic Waste Products for Land Application in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Occurrence of BMAA Isomers in Bloom-Impacted Lakes and Reservoirs of Brazil, Canada, France, Mexico, and the United Kingdom</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safa Abbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sung Vo Duy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Munoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Montenach</w:t>
+                <w:t xml:space="preserve">Quoc Tuc Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 56 (10), pp.6056-6068. </w:t>
+              <w:t xml:space="preserve">Toxins</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (4), pp.251. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.est.1c03697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/toxins14040251⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03561958v1</w:t>
+                <w:t xml:space="preserve">hal-03960940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical treatment of real hospital wastewaters and monitoring of pharmaceutical residues by using surrogate models</w:t>
               </w:r>
@@ -2066,51 +2066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182032v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fortin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hern&#225;ndez-Zamora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autumn Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181995v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Husk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Julian" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Phan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120411" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182037v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Baulch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05739-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960940v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Abbes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040251" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01009277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboulfadl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deschamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.09.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMT3BFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H Stephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XHCH9DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05430657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182032v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tromas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Simon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fortin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Hern&#225;ndez-Zamora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Autumn Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2025.144285" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05121288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Marcelline Michaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toyin Dunsin Saliu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Munoz" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feder" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Sappin-Didier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179708" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182037v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Julian" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barry Husk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Baulch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-024-05739-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05181995v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dawson Phan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.120411" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03561958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Liu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sung Vo Duy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Montenach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.1c03697" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03960940v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Abbes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc Tuc Dinh" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins14040251" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905709v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Ouarda" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bouchard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Aza&#239;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vaudreuil" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Drogui" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2019.103332" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905617v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhagyashree Tiwari" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sokhna Dieng Ndiaye" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.11.010" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01009277v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Sauv&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Aboulfadl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dorner" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Payment" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Deschamps" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.09.033" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1TMT3BFW-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00819642v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chadi H Stephan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fournier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brousseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jat.1378" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8XHCH9DT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-05430657v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05364491v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070316v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05357707v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benoit" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Bourdat-Deschamps" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Sophie Haudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Spaudo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Patureau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>