--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -315,2048 +315,2182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Cellulose Fast Pyrolysis Secondary Reactions Through Reactive Molecular Dynamics and Direct Insertion Probe Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DART–MS Negative Ionization of Vinylidene Fluoride (VDF) Telomers Reveals the Importance of [M + HCO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; and [M + HCO&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;]&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; Association</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Voellinger</w:t>
+                <w:t xml:space="preserve">Bruno Améduri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">Frédéric Progent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01308⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 40 (15), pp.e70087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.70087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076874v1</w:t>
+                <w:t xml:space="preserve">hal-05606338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punc’data: A Versatile Tool for Molecular Formula Assignment, Interactive Visualization, and Comparison of Data from High-Resolution Mass Spectrometry of Complex Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Cellulose Fast Pyrolysis Secondary Reactions Through Reactive Molecular Dynamics and Direct Insertion Probe Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chejne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 36 (8), pp.1791-1802. </w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (21), pp.9860-9873. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jasms.5c00151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212721v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+                <w:t xml:space="preserve">Punc’data: A Versatile Tool for Molecular Formula Assignment, Interactive Visualization, and Comparison of Data from High-Resolution Mass Spectrometry of Complex Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olinda Gimello</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Nathan Traullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (8), pp.1791-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.5c00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679372v1</w:t>
+                <w:t xml:space="preserve">hal-05212721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Four Polyvinylidene Fluoride Polymers Based on Their End Groups by DART-FT-ICR MS and Kendrick Plots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.3c00202⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (17), pp.8532-8543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719895v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concealed by darkness: Combination of NMR and HRMS reveal the molecular nature of dissolved organic matter in fractured-rock groundwater and connected surface waters</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differentiation of Four Polyvinylidene Fluoride Polymers Based on Their End Groups by DART-FT-ICR MS and Kendrick Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Progent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120392⟩</w:t>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.2278-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.3c00202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05129737v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concealed by darkness: Combination of NMR and HRMS reveal the molecular nature of dissolved organic matter in fractured-rock groundwater and connected surface waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">G. Vinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 243, pp.120392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04503986v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05129737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-ICR MS characterization of bio-binders for road pavement from HTL of microalgae residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Geantet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107361⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805906v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations, Sources and Human Health Risk Assessment of 12 Dioxin-Like Polychlorinated Biphenyls (DL-PCBs) in the Urban Soils of Baraki, Algiers (Algeria) with Determination by Gas Chromatography - Tandem Mass Spectrometry (GC-MS/MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FT-ICR MS characterization of bio-binders for road pavement from HTL of microalgae residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolven Guilhaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Benlaribi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2020.1743997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.107361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900736v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mainstream cigarette smoke aerosols by Fourier transform ion cyclotron resonance mass spectrometry coupled to laser/desorption and electrospray ionization – Additional insights on the heteroaromatic components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concentrations, Sources and Human Health Risk Assessment of 12 Dioxin-Like Polychlorinated Biphenyls (DL-PCBs) in the Urban Soils of Baraki, Algiers (Algeria) with Determination by Gas Chromatography - Tandem Mass Spectrometry (GC-MS/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Benlaribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adama Kamissoko</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 33 (S1), pp.95-108. </w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (15), pp.2379-2399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2020.1743997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528929v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New application of direct analysis in real time high‐resolution mass spectrometry for the untargeted analysis of fresh and aged secondary organic aerosols generated from monoterpenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the mainstream cigarette smoke aerosols by Fourier transform ion cyclotron resonance mass spectrometry coupled to laser/desorption and electrospray ionization – Additional insights on the heteroaromatic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (S1), pp.50-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8228⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 33 (S1), pp.95-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528947v1</w:t>
+                <w:t xml:space="preserve">hal-02528929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of direct analysis in real-time/Orbitrap mass spectrometry and micro-Raman spectroscopy for the comprehensive characterization of real explosive samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New application of direct analysis in real time high‐resolution mass spectrometry for the untargeted analysis of fresh and aged secondary organic aerosols generated from monoterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Zannoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Tillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrid Kiendler‐scharr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00216-016-9691-9⟩</w:t>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (S1), pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347025v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of experimental design in the investigation of stir bar sorptive extraction followed by ultra-high-performance liquid chromatography–tandem mass spectrometry for the analysis of explosives in water samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage de sources d’ionisation ambiante à la spectrométrie de masse : comparaison entre les sources DESI et DART et applications à l’analyse de traces d’explosifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Cyril Bridoux</w:t>
+                <w:t xml:space="preserve">Olivier Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403, pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02528945v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de sources d’ionisation ambiante à la spectrométrie de masse : comparaison entre les sources DESI et DART et applications à l’analyse de traces d’explosifs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Combined use of direct analysis in real-time/Orbitrap mass spectrometry and micro-Raman spectroscopy for the comprehensive characterization of real explosive samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Hubert</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Vigneau</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard B. Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 408 (21), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00216-016-9691-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528958v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a complex environmental mixture by electrospray ionization and laser desorption ionization high resolution mass spectrometry: the cigarette smoke aerosol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of experimental design in the investigation of stir bar sorptive extraction followed by ultra-high-performance liquid chromatography–tandem mass spectrometry for the analysis of explosives in water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vailhen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cyril Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aims Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (3), pp.547-564. </w:t>
+              <w:t xml:space="preserve">Journal of Chromatography A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1433, pp.24-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/environsci.2015.3.547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528927v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of an isotope dilution ultra‐high performance liquid chromatography tandem mass spectrometry method for the reliable quantification of 1,3,5‐Triamino‐2,4,6‐trinitrobenzene (TATB) and 14 other explosives and their degradation products in environmental water samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Léonço</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐claude Tabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Talanta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 143, pp.271--278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.04.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01665235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of a complex environmental mixture by electrospray ionization and laser desorption ionization high resolution mass spectrometry: the cigarette smoke aerosol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aims Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.547-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/environsci.2015.3.547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active and passive smoking - New insights on the molecular composition of different cigarette smoke aerosols by LDI-FTICRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schefflerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.411-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2366,215 +2500,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Direct Analysis in Real Time Coupled to Mass Spectrometry (DART-MS) for the Analysis of Environmental Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Analysis in Real Time Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.193-221, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527803705.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Cigarette Smokes, One of the More Significant Indoor Contaminant by Non–targeted High Resolution Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Engineering Volume 3 Air and Noise Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium Press, Llc, pp.131-175, 2017, 978-1626990913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2584,114 +2718,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la composition de différentes fumées de cigarette associées aux tabagismes actif et passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId96"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2759,51 +2893,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A742AFF5"/>
+    <w:nsid w:val="58DAE43C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2990,51 +3124,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schramm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8500-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17652570X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076874v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chejne" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01308" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05212721v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Traull&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.5c00151" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719895v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Progent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129737v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bridoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaiffe" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacholski" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cangemi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinci" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120392" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107361" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900736v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benlaribi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2020.1743997" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528929v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kamissoko" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8353" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528947v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler&#8208;scharr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8228" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347025v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9691-9" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528945v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vailhen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cyril Bridoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.01.011" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPFD7BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528958v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528927v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2015.3.547" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665235v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.04.063" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN1F2LXQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schefflerd" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.04.052" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0MS30M7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528922v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803705.ch8" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925220v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750211v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schramm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8500-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17652570X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Progent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.70087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chejne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05212721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Traull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.5c00151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bridoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaiffe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacholski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cangemi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benlaribi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2020.1743997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kamissoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8353" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler&#8208;scharr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9691-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vailhen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cyril Bridoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.01.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPFD7BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.04.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN1F2LXQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2015.3.547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schefflerd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.04.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0MS30M7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803705.ch8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0408" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>