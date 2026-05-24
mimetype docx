--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -147,51 +147,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -449,1877 +449,1869 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05606338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Cellulose Fast Pyrolysis Secondary Reactions Through Reactive Molecular Dynamics and Direct Insertion Probe Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+                <w:t xml:space="preserve">Quantification and characterisation by FT-ICR MS of potential biostimulant fractions in territorial biogas digestates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Théo Voellinger</w:t>
+                <w:t xml:space="preserve">Bruno Chaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Mélanie Salomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farid Chejne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">Laure Vieublé Gonod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Richard-Molard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01308⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal: Green and Sustainable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.100058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cejgas.2026.100058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076874v1</w:t>
+                <w:t xml:space="preserve">hal-05625127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Punc’data: A Versatile Tool for Molecular Formula Assignment, Interactive Visualization, and Comparison of Data from High-Resolution Mass Spectrometry of Complex Mixtures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Cellulose Fast Pyrolysis Secondary Reactions Through Reactive Molecular Dynamics and Direct Insertion Probe Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Sierra-Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Voellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Chejne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.5c00151⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (21), pp.9860-9873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.5c01308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212721v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+                <w:t xml:space="preserve">Punc’data: A Versatile Tool for Molecular Formula Assignment, Interactive Visualization, and Comparison of Data from High-Resolution Mass Spectrometry of Complex Mixtures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Voellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Traullé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 36 (8), pp.1791-1802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.5c00151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04679372v1</w:t>
+                <w:t xml:space="preserve">hal-05212721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiation of Four Polyvinylidene Fluoride Polymers Based on Their End Groups by DART-FT-ICR MS and Kendrick Plots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deeper Spectroscopic Characterizations of Vinylidene Fluoride (VDF) Oligomers Prepared via Iodine Transfer Polymerization (ITP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umut Ugur Ozkose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olinda Gimello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jasms.3c00202⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (17), pp.8532-8543. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.macromol.4c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719895v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concealed by darkness: Combination of NMR and HRMS reveal the molecular nature of dissolved organic matter in fractured-rock groundwater and connected surface waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.C. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pacholski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Cangemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vinci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 243, pp.120392. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.watres.2023.120392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Differentiation of Four Polyvinylidene Fluoride Polymers Based on Their End Groups by DART-FT-ICR MS and Kendrick Plots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pacholski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Progent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of The American Society for Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (10), pp.2278-2288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jasms.3c00202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503986v1</w:t>
+                <w:t xml:space="preserve">hal-04719895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FT-ICR MS characterization of bio-binders for road pavement from HTL of microalgae residues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Next Challenges for the Comprehensive Molecular Characterization of Complex Organic Mixtures in the Field of Sustainable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+                <w:t xml:space="preserve">Anthony Abou-Dib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolven Guilhaume</w:t>
+                <w:t xml:space="preserve">Jasmine Hertzog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lorentz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ilef Borghol</w:t>
+                <w:t xml:space="preserve">Lionel Vernex-Loset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107361⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27 (24), pp.8889. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules27248889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03805906v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentrations, Sources and Human Health Risk Assessment of 12 Dioxin-Like Polychlorinated Biphenyls (DL-PCBs) in the Urban Soils of Baraki, Algiers (Algeria) with Determination by Gas Chromatography - Tandem Mass Spectrometry (GC-MS/MS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FT-ICR MS characterization of bio-binders for road pavement from HTL of microalgae residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rabia Benlaribi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bryan Vincent</w:t>
+                <w:t xml:space="preserve">Nolven Guilhaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safia Djebbar</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chantal Lorentz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilef Borghol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00032719.2020.1743997⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.107361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.107361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02900736v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the mainstream cigarette smoke aerosols by Fourier transform ion cyclotron resonance mass spectrometry coupled to laser/desorption and electrospray ionization – Additional insights on the heteroaromatic components</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Carré</w:t>
+                <w:t xml:space="preserve">Concentrations, Sources and Human Health Risk Assessment of 12 Dioxin-Like Polychlorinated Biphenyls (DL-PCBs) in the Urban Soils of Baraki, Algiers (Algeria) with Determination by Gas Chromatography - Tandem Mass Spectrometry (GC-MS/MS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Benlaribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rcm.8353⟩</w:t>
+              <w:t xml:space="preserve">Analytical Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 53 (15), pp.2379-2399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00032719.2020.1743997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528929v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New application of direct analysis in real time high‐resolution mass spectrometry for the untargeted analysis of fresh and aged secondary organic aerosols generated from monoterpenes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study of the mainstream cigarette smoke aerosols by Fourier transform ion cyclotron resonance mass spectrometry coupled to laser/desorption and electrospray ionization – Additional insights on the heteroaromatic components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adama Kamissoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Aubriet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 33 (S1), pp.50-59. </w:t>
+              <w:t xml:space="preserve">, 2019, 33 (S1), pp.95-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rcm.8228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528947v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage de sources d’ionisation ambiante à la spectrométrie de masse : comparaison entre les sources DESI et DART et applications à l’analyse de traces d’explosifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New application of direct analysis in real time high‐resolution mass spectrometry for the untargeted analysis of fresh and aged secondary organic aerosols generated from monoterpenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+                <w:t xml:space="preserve">Nora Zannoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Hubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+                <w:t xml:space="preserve">Ralf Tillmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vigneau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Astrid Kiendler‐scharr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid Communications in Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (S1), pp.50-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rcm.8228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528958v1</w:t>
+                <w:t xml:space="preserve">hal-02528947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of direct analysis in real-time/Orbitrap mass spectrometry and micro-Raman spectroscopy for the comprehensive characterization of real explosive samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Schwarzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard B. Cole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytical and Bioanalytical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 408 (21), pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00216-016-9691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of experimental design in the investigation of stir bar sorptive extraction followed by ultra-high-performance liquid chromatography–tandem mass spectrometry for the analysis of explosives in water samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Vailhen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Cyril Bridoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 1433, pp.24-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chroma.2016.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of an isotope dilution ultra‐high performance liquid chromatography tandem mass spectrometry method for the reliable quantification of 1,3,5‐Triamino‐2,4,6‐trinitrobenzene (TATB) and 14 other explosives and their degradation products in environmental water samples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Couplage de sources d’ionisation ambiante à la spectrométrie de masse : comparaison entre les sources DESI et DART et applications à l’analyse de traces d’explosifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Machuron-Mandard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime C. Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Maxime Bridoux</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Vigneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 403, pp.20-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01665235v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a complex environmental mixture by electrospray ionization and laser desorption ionization high resolution mass spectrometry: the cigarette smoke aerosol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aims Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2 (3), pp.547-564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2347,150 +2339,292 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Development and validation of an isotope dilution ultra‐high performance liquid chromatography tandem mass spectrometry method for the reliable quantification of 1,3,5‐Triamino‐2,4,6‐trinitrobenzene (TATB) and 14 other explosives and their degradation products in environmental water samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schramm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Léonço</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐claude Tabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bridoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 143, pp.271--278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2015.04.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01665235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Active and passive smoking - New insights on the molecular composition of different cigarette smoke aerosols by LDI-FTICRMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schefflerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 92, pp.411-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2014.04.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2500,215 +2634,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of Direct Analysis in Real Time Coupled to Mass Spectrometry (DART-MS) for the Analysis of Environmental Contaminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Direct Analysis in Real Time Mass Spectrometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-VCH Verlag GmbH &amp; Co. KGaA, pp.193-221, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9783527803705.ch8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Cigarette Smokes, One of the More Significant Indoor Contaminant by Non–targeted High Resolution Fourier Transform Ion Cyclotron Resonance Mass Spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Aubriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science &amp; Engineering Volume 3 Air and Noise Pollution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Studium Press, Llc, pp.131-175, 2017, 978-1626990913</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2718,114 +2852,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de la composition de différentes fumées de cigarette associées aux tabagismes actif et passif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schramm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université de Lorraine, 2012. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2012LORR0408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01750211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2893,51 +3027,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="58DAE43C"/>
+    <w:nsid w:val="A695EAF6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3124,51 +3258,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schramm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8500-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17652570X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Progent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.70087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076874v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chejne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01308" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05212721v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Traull&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.5c00151" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719895v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bridoux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaiffe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacholski" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cangemi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120392" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805906v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107361" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benlaribi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2020.1743997" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kamissoko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8353" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528947v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler&#8208;scharr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8228" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528958v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347025v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9691-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528945v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vailhen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cyril Bridoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.01.011" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPFD7BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665235v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.04.063" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN1F2LXQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2015.3.547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schefflerd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.04.052" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0MS30M7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528922v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803705.ch8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925220v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750211v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0408" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schramm" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8500-8903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/17652570X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05248859v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pacholski" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schramm" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Voellinger" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umut Ugur Ozkose" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Magri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaap.2025.107361" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606338v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Am&#233;duri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Progent" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.70087" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05625127v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Salomez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Vieubl&#233; Gonod" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Richard-Molard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cejgas.2026.100058" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05076874v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Sierra-Jimenez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Chejne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.5c01308" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05212721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Traull&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Aubriet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.5c00151" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679372v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olinda Gimello" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.4c00926" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05129737v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Bridoux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gaiffe" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pacholski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cangemi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vinci" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.120392" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04719895v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jasms.3c00202" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503986v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Abou-Dib" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Hertzog" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vernex-Loset" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules27248889" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805906v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolven Guilhaume" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lorentz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilef Borghol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.107361" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900736v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Benlaribi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Vincent" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djebbar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00032719.2020.1743997" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528929v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Kamissoko" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8353" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528947v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Zannoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Tillmann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Kiendler&#8208;scharr" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rcm.8228" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01347025v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime C. Bridoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Schwarzenberg" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard B. Cole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-016-9691-9" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528945v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vailhen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cyril Bridoux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chroma.2016.01.011" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QRPFD7BC-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528958v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Machuron-Mandard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Hubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vigneau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528927v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/environsci.2015.3.547" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01665235v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L&#233;on&#231;o" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;claude Tabet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bridoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2015.04.063" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SN1F2LXQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518334v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schefflerd" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2014.04.052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B0MS30M7-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02528922v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527803705.ch8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02925220v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01750211v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012LORR0408" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>