--- v0 (2026-03-30)
+++ v1 (2026-05-05)
@@ -203,1991 +203,2125 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A high-order 2D-plate macro-element model for the analysis of bonded joints</w:t>
+                <w:t xml:space="preserve">Effect of Burrs on the Fatigue Strength of Metallic Structures: Experimental Study on Open Hole Ti-6Al- 4V Specimens With Burrs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Calì</w:t>
+                <w:t xml:space="preserve">Santiago Frutos Taravillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Paroissien</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Fressinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 327, pp.113787. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113787⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ffe.70283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408324v1</w:t>
+                <w:t xml:space="preserve">hal-05588251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical multiscale testing of CFRP bonded stepped repairs</w:t>
+                <w:t xml:space="preserve">A high-order 2D-plate macro-element model for the analysis of bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Orsatelli</w:t>
+                <w:t xml:space="preserve">Marcello Calì</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Paroissien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Barrière</w:t>
+                <w:t xml:space="preserve">Sofia Teixeira de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112764⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 327, pp.113787. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04842078v1</w:t>
+                <w:t xml:space="preserve">hal-05408324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of modelling hypotheses on strength assessment of CFRP stepped repairs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Experimental and numerical multiscale testing of CFRP bonded stepped repairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Orsatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Paroissien</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Barrière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin-Walled Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 208, pp.112764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tws.2024.112764⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103682⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04522820v1</w:t>
+                <w:t xml:space="preserve">hal-04842078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended formulation of macro-element based modelling – Application to single-lap bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 305, pp.107589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compstruc.2024.107589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bonded flush repairs for aerospace composite structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Influence of modelling hypotheses on strength assessment of CFRP stepped repairs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Orsatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Paroissien</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frédéric Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116338⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.103682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2024.103682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03855537v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04522820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ontology model for maintenance strategy selection and assessment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rob A. Vingerhoeds</w:t>
+                <w:t xml:space="preserve">Bonded flush repairs for aerospace composite structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Orsatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Grabot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34, pp.1369-1387. </w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 304, pp.116338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10845-021-01855-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2022.116338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04306080v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03855537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified modal analysis of a single lap bonded joint using the macro-element technique</w:t>
+                <w:t xml:space="preserve">An ontology model for maintenance strategy selection and assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ordonneau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Paroissien</w:t>
+                <w:t xml:space="preserve">Juan José Montero Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Salaün</w:t>
+                <w:t xml:space="preserve">Rob A. Vingerhoeds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Benitez-Martin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 249, pp.111631. </w:t>
+              <w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34, pp.1369-1387. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10845-021-01855-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690320v1</w:t>
+                <w:t xml:space="preserve">hal-04306080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An unsupervised approach for health index building and for similarity-based remaining useful life estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan José Montero Jiménez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob A. Vingerhoeds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers in Industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 141, pp.103716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.compind.2022.103716⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03937709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling load transfer in single-lap adhesively bonded and hybrid (bolted / bonded) joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Aerospace Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 130, pp.100811. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.paerosci.2022.100811⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General formulation of macro-elements for the simulation of multi-layered bonded structures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A simplified modal analysis of a single lap bonded joint using the macro-element technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Benitez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 249, pp.111631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2022.111631⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00218464.2019.1622420⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02882394v1</w:t>
+                <w:t xml:space="preserve">hal-03690320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fault mode identification methodology based on self-organizing map</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A methodology for the computation of the macro-element stiffness matrix for the stress analysis of a lap joint with functionally graded adhesive properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Ordonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Schwartz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Malrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00521-019-04692-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 97, pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.102505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064672v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodology for the computation of the macro-element stiffness matrix for the stress analysis of a lap joint with functionally graded adhesive properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">General formulation of macro-elements for the simulation of multi-layered bonded structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2019.102505⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (6), pp.602-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2019.1622420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539836v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02882394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multi-model approaches to predictive maintenance: A systematic literature survey on diagnostics and prognostics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A fault mode identification methodology based on self-organizing map</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Montero-Jiménez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rob A. Vingerhoeds</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neural Computing and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32 (17), pp.13405-13423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00521-019-04692-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03100614v1</w:t>
+                <w:t xml:space="preserve">hal-03064672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Direct Method for the Assessment of Cohesive Zone Models for Thin Adhesive Layers Loaded in Mode I, Mode II, and Mixed-Mode I/II</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Schwartz</w:t>
+                <w:t xml:space="preserve">Towards multi-model approaches to predictive maintenance: A systematic literature survey on diagnostics and prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Montero Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rob A. Vingerhoeds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Grabot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7569/RAA.2018.097301⟩</w:t>
+              <w:t xml:space="preserve">Journal of Manufacturing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56, pp.539-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmsy.2020.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788130v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplified stress analysis of hybrid (bolted/bonded) joints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Direct Method for the Assessment of Cohesive Zone Models for Thin Adhesive Layers Loaded in Mode I, Mode II, and Mixed-Mode I/II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Barrière</w:t>
+                <w:t xml:space="preserve">Joseph Morlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.05.003⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7569/RAA.2018.097301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01543283v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simplified stress analysis of hybrid (bolted/bonded) joints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paroissien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony da Veiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Barrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 77, pp.183-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2017.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01543283v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An extended semi-analytical formulation for fast and reliable mode I/II stress analysis of adhesively bonded joints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Morlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, vol. 62, pp. 18-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.12.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2197,392 +2331,392 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-plane-bending modeling versus in-plane-membrane resistance of parachute tissues using a spring-mass-damper model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Charlotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th AIAA Aerodynamic Decelerator Systems Technology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Toulouse, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2022-2714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03891509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation Simplifiée de Liaisons Collées à l’Aide de la Technique par Macro-Element. Revue des Développements Réalisés depuis 2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lelias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum TERATEC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02052661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified stress analysis of bonded joints using the macro-element technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony da Veiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Lélias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum TERATEC 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Palaiseau, France. pp.1-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2592,147 +2726,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solutions analytiques pour l’assemblage collé en simple cisaillement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Paroissien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Lachaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v1-trp4038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId79"/>
+      <w:footerReference w:type="default" r:id="rId84"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2800,51 +2934,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C9AFBDB"/>
+    <w:nsid w:val="0B35E435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3031,51 +3165,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schwartz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-5105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZG-2098-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.isae-supaero.fr/sebastien-schwartz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Y-tCuRkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cal&#236;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schwartz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113787" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842078v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsatelli" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barri&#232;re" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112764" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103682" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806284v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107589" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116338" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306080v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob A. Vingerhoeds" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01855-3" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690320v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ordonneau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Benitez-Martin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111631" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103716" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2022.100811" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882394v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1622420" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064672v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04692-x" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.102505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100614v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jimenez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788130v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2018.097301" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543283v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Veiga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.05.003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;lias" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891509v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2714" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Veiga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelias" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216601v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4038" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schwartz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-5105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZG-2098-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.isae-supaero.fr/sebastien-schwartz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Y-tCuRkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Frutos Taravillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cal&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsatelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112764" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob A. Vingerhoeds" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01855-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2022.100811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ordonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Benitez-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.102505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1622420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04692-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2018.097301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Veiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;lias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Veiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>