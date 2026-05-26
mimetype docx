--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -101,105 +101,126 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-0266-5105</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Y-tCuRkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/GZG-2098-2022</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma page perso : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://pagespro.isae-supaero.fr/sebastien-schwartz/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ma page Google Scholar : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://scholar.google.com/citations?user=Y-tCuRkAAAAJ</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
@@ -2934,51 +2955,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0B35E435"/>
+    <w:nsid w:val="1DC95529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3165,51 +3186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schwartz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-5105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZG-2098-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.isae-supaero.fr/sebastien-schwartz/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Y-tCuRkAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Frutos Taravillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cal&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsatelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112764" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob A. Vingerhoeds" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01855-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2022.100811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ordonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Benitez-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.102505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1622420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04692-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2018.097301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Veiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;lias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Veiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-schwartz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0266-5105" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Y-tCuRkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/GZG-2098-2022" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pagespro.isae-supaero.fr/sebastien-schwartz/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588251v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Frutos Taravillo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paroissien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Schwartz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fressinet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ffe.70283" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408324v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Cal&#236;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lachaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Teixeira de Freitas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Paroissien" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113787" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842078v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Orsatelli" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Barri&#232;re" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tws.2024.112764" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806284v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruc.2024.107589" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522820v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2024.103682" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Lachaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2022.116338" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306080v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jim&#233;nez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob A. Vingerhoeds" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Grabot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-021-01855-3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03937709v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sala&#252;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2022.103716" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690355v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.paerosci.2022.100811" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690320v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ordonneau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Benitez-Martin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2022.111631" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539836v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Malrieu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Guigue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2019.102505" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02882394v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2019.1622420" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero-Jim&#233;nez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-019-04692-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100614v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; Montero Jimenez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2020.07.008" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788130v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Morlier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schwartz" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7569/RAA.2018.097301" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543283v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony da Veiga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Barri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2017.05.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume L&#233;lias" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.12.027" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03891509v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Charlotte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Espinosa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2022-2714" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052661v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. da Veiga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lelias" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893628v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216601v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-trp4038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>