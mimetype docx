--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -7009,51 +7009,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1F3066F9"/>
+    <w:nsid w:val="6DE402C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>