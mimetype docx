--- v1 (2026-04-05)
+++ v2 (2026-05-10)
@@ -294,155 +294,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03870924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of energy pumping time in bistable NES and experimental validation</w:t>
+                <w:t xml:space="preserve">Qualitative analysis of the response regimes and triggering mechanism of bistable NES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 144 (5), pp.051004. </w:t>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (2), pp.323-352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4054253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11071-022-07609-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791930v1</w:t>
+                <w:t xml:space="preserve">hal-03791916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic constraints for design optimization of cubic and bistable NES</w:t>
+                <w:t xml:space="preserve">Estimation of energy pumping time in bistable NES and experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
@@ -451,182 +451,182 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144 (2), pp.021003. </w:t>
+              <w:t xml:space="preserve">, 2022, 144 (5), pp.051004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4051548⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4054253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273247v1</w:t>
+                <w:t xml:space="preserve">hal-03791930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualitative analysis of the response regimes and triggering mechanism of bistable NES</w:t>
+                <w:t xml:space="preserve">Basic constraints for design optimization of cubic and bistable NES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenhang Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Paredes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (2), pp.323-352. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144 (2), pp.021003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-022-07609-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4051548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791916v1</w:t>
+                <w:t xml:space="preserve">hal-03273247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design criteria for optimally tuned vibro-impact nonlinear energy sink</w:t>
               </w:r>
@@ -1403,289 +1403,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of ball-end milling on warped surface: semi-analytical and experimental analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Wagner</w:t>
+                <w:t xml:space="preserve">Dynamics of two vibro-impact nonlinear energy sinks in parallel under periodic and transient excitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00170-016-9656-3⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 90, pp.100-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2017.01.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819519v1</w:t>
+                <w:t xml:space="preserve">hal-01820032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization mechanism of targeted energy transfer with vibro-impact energy sink under periodic and transient excitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tao Li</w:t>
+                <w:t xml:space="preserve">Stability of ball-end milling on warped surface: semi-analytical and experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksii Shtehin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Landon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 89 (9-12), pp.2557-2569. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00170-016-9656-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-3200-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01820027v1</w:t>
+                <w:t xml:space="preserve">hal-01819519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the dynamics around targeted energy transfer for vibro-impact nonlinear energy sink</w:t>
+                <w:t xml:space="preserve">Optimization mechanism of targeted energy transfer with vibro-impact energy sink under periodic and transient excitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
@@ -1694,312 +1707,299 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 87 (3), pp.1453-1466. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2017, 87 (4), pp.2415-2433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-3200-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11071-016-3127-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01820034v1</w:t>
+                <w:t xml:space="preserve">hal-01820027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation characteristic of a vibro-impact energy sink and its application to chatter control in turning</w:t>
+                <w:t xml:space="preserve">On the dynamics around targeted energy transfer for vibro-impact nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Donghai Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 87 (3), pp.1453-1466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11071-016-3127-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.05.033⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01819565v1</w:t>
+                <w:t xml:space="preserve">hal-01820034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamics of two vibro-impact nonlinear energy sinks in parallel under periodic and transient excitations</w:t>
+                <w:t xml:space="preserve">Activation characteristic of a vibro-impact energy sink and its application to chatter control in turning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Etienne Gourc</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donghai Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Non-Linear Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 90, pp.100-110. </w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 405, pp.1-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijnonlinmec.2017.01.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2017.05.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820032v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamics of Cubic and Vibro-Impact Nonlinear Energy Sink: Analytical, Numerical, and Experimental Analysis</w:t>
               </w:r>
@@ -2083,274 +2083,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01820042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted energy transfer under harmonic forcing with a vibro-impact nonlinear energy sink: analytical and experimental developments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Quenching chatter instability in turning process with a vibro-impact nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/1.4029285⟩</w:t>
+              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 355, pp.392-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01820057v1</w:t>
+                <w:t xml:space="preserve">hal-01820053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quenching chatter instability in turning process with a vibro-impact nonlinear energy sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Targeted energy transfer under harmonic forcing with a vibro-impact nonlinear energy sink: analytical and experimental developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brian Mann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sound and Vibration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 355, pp.392-406. </w:t>
+              <w:t xml:space="preserve">Journal of Vibration and Acoustics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.031008-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsv.2015.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4029285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01820053v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01820057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatter in interrupted turning with geometrical defects: an industrial case study</w:t>
               </w:r>
@@ -2440,51 +2440,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation and Design Optimization of Targeted Energy Transfer Under Periodic Forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatter Control in Turning Process with a Nonlinear Energy Sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical modeling of spindle with active magnetic bearing for milling process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3419,51 +3419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chatter milling modeling of active magnetic bearing spindle in high-speed domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3764,265 +3764,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface roughness variation of thin wall milling, related to modal interactions</w:t>
+                <w:t xml:space="preserve">Toolpath dependent stability lobes for the milling of thin-walled parts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Campa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Norberto López de Lacalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 48 (3-4), pp.261-274. </w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 4 (4), pp.377-392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2007.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2008.023720⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748570v1</w:t>
+                <w:t xml:space="preserve">hal-00963033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toolpath dependent stability lobes for the milling of thin-walled parts</w:t>
+                <w:t xml:space="preserve">Surface roughness variation of thin wall milling, related to modal interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luis Norberto López de Lacalle</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 4 (4), pp.377-392. </w:t>
+              <w:t xml:space="preserve">International Journal of Machine Tools and Manufacture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 48 (3-4), pp.261-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2008.023720⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmachtools.2007.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00963033v1</w:t>
+                <w:t xml:space="preserve">hal-00748570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4636,51 +4636,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique, 24-28 août 2015, Lyon, France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4718,51 +4718,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a turning process strongly coupled to a vibro-impact nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4807,135 +4807,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive control of an harmonically excited vibrating beam using a vibro-impact nonlinear energy sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental study of an harmonically forced vibro-impact nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, 26-30 août 2013, Bordeaux, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, DETC2013-13172, 4-7 août 2013, Portland, OR, États-Unis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Portland, OR, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183201v1</w:t>
+                <w:t xml:space="preserve">hal-02183338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology of decision support: application to machining chatter</w:t>
               </w:r>
@@ -4997,165 +4997,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00865200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental study of an harmonically forced vibro-impact nonlinear energy sink</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Passive control of an harmonically excited vibrating beam using a vibro-impact nonlinear energy sink</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Berlioz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME International Design Engineering Technical Conferences &amp; Computers and Information in Engineering Conference, DETC2013-13172, 4-7 août 2013, Portland, OR, États-Unis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Portland, OR, United States</w:t>
+              <w:t xml:space="preserve">21ème Congrès Français de Mécanique, 26-30 août 2013, Bordeaux, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02183338v1</w:t>
+                <w:t xml:space="preserve">hal-02183201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delayed dynamical system strongly coupled to a nonlinear energy sink: application to machining chatter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5219,51 +5219,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response regimes of a cutting tool on a lathe strongly coupled to a nonlinear energy sink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5327,51 +5327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimisation of a nonlinear energy Sink embedded on a harmonically forced linear oscillator: theoretical and experimental developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5444,51 +5444,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement dynamique d'un système non linéaire sous excitation harmonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5634,51 +5634,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation and theoretical analysis of a nonlinear energy sink under harmonic forcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Gourc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6095,273 +6095,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03273491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable milling of thin-walled parts with variable dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Javier Campa</w:t>
+                <w:t xml:space="preserve">Stéréo-corrélation d'image : Application aux vibrations d'une paroi mince en usinage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Fazzini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toufic Wehbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dessein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Seguy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixth International Conference High Speed Machining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Saint-Sébastien, Spain</w:t>
+              <w:t xml:space="preserve">Huitième Colloque International Francophone Méthodes et Techniques Optiques pour l’Industrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03273545v1</w:t>
+                <w:t xml:space="preserve">hal-03273469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéréo-corrélation d'image : Application aux vibrations d'une paroi mince en usinage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Toufic Wehbe</w:t>
+                <w:t xml:space="preserve">Stable milling of thin-walled parts with variable dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Javier Campa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Seguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Norberto López de Lacalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dessein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Huitième Colloque International Francophone Méthodes et Techniques Optiques pour l’Industrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Arcachon, France</w:t>
+              <w:t xml:space="preserve">Sixth International Conference High Speed Machining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Saint-Sébastien, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03273469v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03273545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fresado de estructuras de rigidez reducida utilizando un modelo de estabilidad en el dominio de la frequencia</w:t>
               </w:r>
@@ -7009,51 +7009,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DE402C1"/>
+    <w:nsid w:val="3049827F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7240,51 +7240,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-seguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0576-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132160099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhang Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791930v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054253" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273247v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051548" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791916v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07609-x" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406218761485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4015-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4067-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shtehin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2017.1382515" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9656-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820027v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3200-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820034v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3127-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819565v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.033" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820032v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2017.01.010" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820057v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029285" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820053v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mann" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6120-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.89" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cazajus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.200" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Campa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Norberto L&#243;pez de Lacalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Urbicain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Lamikiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.188.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01933680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Peign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2011.579796" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Jauregi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2976-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.08.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01895926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-009-2336-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2007.09.005" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963033v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023720" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05005527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhenhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02179281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183201v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183338v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-71014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha S. Fofana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Peign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273545v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Wehbe" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Aramendi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04529378v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT049H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04056958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-seguy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0576-4782" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/132160099" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870924v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhang Wu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Paredes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Seguy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2022.117425" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791916v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07609-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791930v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4054253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4051548" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940605v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donghai Qiu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2018.11.021" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940427v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Henri Lamarque" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Berlioz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4041367" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01940397v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954406218761485" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819561v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4038304" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01750700v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-017-4015-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-01940483v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-018-4067-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820115v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksii Shtehin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wagner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Landon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dessein" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2017.1382515" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820032v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Gourc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijnonlinmec.2017.01.010" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-016-9656-3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820027v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3200-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820034v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-016-3127-0" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01819565v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2017.05.033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4032725" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820053v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Michon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsv.2015.06.025" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820057v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4029285" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820068v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Arnaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam&#225;s Insperger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-014-6120-0" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01820077v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4026432" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944576v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mousseigne" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Redonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2012.10.001" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808190v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.698.89" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00784294v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cazajus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Welemane" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Karama" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMM.146.185" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00952706v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.423.200" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783788v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Campa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Norberto L&#243;pez de Lacalle" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Urbicain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aitzol Lamikiz" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.188.116" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01933680v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Peign&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10910344.2011.579796" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00767641v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Gonzalo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Jauregi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-010-2976-9" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752041v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2011.08.008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-01895926v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.112.179" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-009-2336-9" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963033v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2008.023720" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748570v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmachtools.2007.09.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-05005527v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-03273272v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Zhenhang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092530v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-toulouse.hal.science/hal-02179281v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051912v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054141v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183338v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00865200v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Seguy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186954v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186319v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2012-71014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187945v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187936v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha S. Fofana" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/DETC2011-48090" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273560v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273491v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Peign&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273469v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Fazzini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toufic Wehbe" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273545v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273436v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gorka Aramendi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273369v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Baili" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03273521v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lorrain" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Welemane" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Prat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04529378v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008INPT049H" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/tel-04056958v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>