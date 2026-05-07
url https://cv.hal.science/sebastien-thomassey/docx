--- v0 (2026-04-04)
+++ v1 (2026-05-07)
@@ -1,627 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...576 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Thomassey </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection in smart manufacturing: An Adaptive Adversarial Transformer-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Orabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipp Egger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Journal of Manufacturing Systems, pp.591-611. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2024.09.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04768699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the sales potential of new products using machine learning techniques and data collected from mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thông Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clothing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.454-473. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCST-07-2023-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04785950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating the sales potential of new products using machine learning techniques and data collected from mobile applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoc-Thông Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Lacaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Clothing Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, International Journal of Clothing Science and Technology, 36, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/IJCST-07-2023-0099⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiobjective Optimization of Papermaking Wastewater Treatment Processes under Economic, Energy, and Environmental Goals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaohao Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xu Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingang Xiong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environ Sci Technol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Environ Sci Technol, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.est.4c03460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic small-series fashion order allocation and supplier selection: a ga-topsis-based model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitin Harale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Industrial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, International Journal of Industrial Optimization, 4 (2), pp.82-102. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12928/ijio.v4i2.7640⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How Living Wages Influence Apparel Costs and Comparative Advantages among Different Multi-tier Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petchprakai Sirilertsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fiber Bioengineering &amp; Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal of Fiber Bioengineering &amp; Informatics, 15 (1), pp.1-15. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3993/jfbim00377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecasting Sales Profiles of Products in an Exceptional Context: COVID-19 Pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rita Sleiman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mazyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, International Journal of Computational Intelligence Systems, 15, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s44196-022-00161-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obsolescence des vêtements : un effet de mode ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Pichon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les Techniques de l'Ingenieur, pp.G7004 v1. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-g7004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04953383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemple de module de pédagogie active pour l’enseignement de la supply chain en école d’ingénieur spécialisée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Journal sur l'enseignement des sciences et technologies de l'information et des systèmes, 21, pp.2007. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/j3ea/20222007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-objective optimization of the textile manufacturing process using deep-Q-network based multi-agent reinforcement learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2021.03.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep reinforcement learning based multi-criteria decision support system for optimizing textile chemical process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Computers in Industry, 125, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compind.2020.103373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-based marker length estimation for garment mass customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. N. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, The International Journal of Advanced Manufacturing Technology, -, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-06833-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04501998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garment mass customization methods for the cutting-related processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textile Research Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Textile Research Journal, 91, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0040517520957399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of textile manufacturing processes using intelligent techniques: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 116, pp.39 - 67. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-021-07444-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Semisupervised Approach for Data Driven and Consumer Oriented Sizing Systems in the Clothing Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Balkiss Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omar Jaafor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moez Hamad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bruniaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Engineering Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, IEEE Transactions on Engineering Management, 70 (4), pp.1374-1388. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tem.2021.3104926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of garment sizing and cutting order planning in the context of mass customization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, The International Journal of Advanced Manufacturing Technology, 106, pp.3485-3503. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-019-04866-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Deep Reinforcement Learning Based Multi-Criteria Decision Support System for Textile Manufacturing Process Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers in Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03083646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategic Location Decision-Making Approach for Multi-Tier Supply Chain Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petchprakai Sirilertsuwan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sustainability, 12 (20), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12208340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Fashion Industry in the Big Data Era Preface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Series in Fashion Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Springer Series in Fashion Business, -, pp.V-VI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04425496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A design analysis for eco-fashion style using sensory evaluation tools: Consumer perceptions of product appearance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melissa Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonela Curteza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of retailing and consumer services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 51, pp.253 - 262. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jretconser.2019.06.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation of Social Network Data for Forecasting Garment Sales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chandadevi Giri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computational Intelligence Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, International Journal of Computational Intelligence Systems, 12 (2), pp.1423-1435. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2991/ijcis.d.191109.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04509164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A resource sharing solution optimized by simulation-based heuristic for garment manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. C. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, The International Journal of Advanced Manufacturing Technology, 99, pp.2803-2818. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00170-018-2677-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04514631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI for Apparel Manufacturing in Big Data Era: A Focus on Cutting and Sewing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanni Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Springer Series in Fashion Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Springer Series in Fashion Business, -, pp.125-151. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0080-6_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04483421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a central order processing system for optimizing demand-driven textile supply chains: a real case based simulation study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ke Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Annals of Operations Research, 291, pp.627-656. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10479-018-3000-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04506971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouverture Printemps de la Donnée 2026 cinquième édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Bage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Arènes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meriç Akdoga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Bouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cahuzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Printemps de la Donnée 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; Université Haute Alsace; Université de Lille; Sorbonne Université; CNRS-Inist; Université Bourgogne Europe, Mar 2026, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05577818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrasion, pilling and garment lifetime: the case of pull-over garments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Lewandowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Schrub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fiber Society 2024 Fall Meeting and Technical Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Mulhouse (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04919459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d'un vêtement pour la prédiction de son usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024 - 2ème Congrès Annuel de la Société d'Automatique, de Génie Industriel et de Productique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité, longévité & obsolescence dans le secteur textile : Prémices d’une réflexion globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIEC 2024 - 1er Congrès Interdisciplinaire sur l’Économie Circulaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Montpellier (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durabilité, longévité et obsolescence dans le secteur textile habillement : prémices d'une réflexion globale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une ACV à l'échelle du secteur textile : Industrialisation via le machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alizée Jure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Mazyad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Mouvielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MCV 2024 – Management du cycle de vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Lille (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04910222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory study of an inclusive digital twin for the clothing industry of the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vanderhaegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Merienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERGO'IA 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bidart, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04405068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FBD_Bmodel Digital Platform: A Web-Based Application for Demand Driven Fashion Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems (APMS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04030391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Term Demand Forecasting System for Demand Driven Manufacturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sleiman Rita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomassey Sébastien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP International Conference on Advances in Production Management Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Nantes, France. pp.13 - 20, </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-85874-2_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03544286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integration of customer profiles in LCAs. A study of their influence on pull-over</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maximilien Schrub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Perwuelz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PLATE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Limerick, Ireland., May 2021, Virtual Conference, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A REINFORCEMENT LEARNING BASED DECISION SUPPORT SYSTEM IN TEXTILE MANUFACTURING PROCESS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhai Yi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th International Conference on Intelligent Systems and Knowledge Engineering (ISKE2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Cologne, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02612287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Color Fading Ozonation of Textile Using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changhai Yi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISSAT International Conference on Data Science in Business, Finance and Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Da Nang, Vietnam</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02268138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly detection using Long Short Term Memory Networks and its applications in Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hu Du Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manufacturing Modelling, Management and Control - 9th MIM 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02276170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Utilization of Sensors for Tracking and Identifying Usage Phases of Textile Articles: An Initial Step Towards Lifespan Prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITMC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Ueda, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04831297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d'un jumeau numérique &amp;quot;vêtement&amp;quot; : détection & prédiction des événements du cycle d'usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Doctorant.es ADEME 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentation d’un vêtement pour la prédiction de son usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Jayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Benkirane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Cochrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Régionale des Doctorants en Sciences de la Mer et Automatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Boulogne sur mer (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Artificial Intelligence for Fashion Industry in the Big Data Era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.1-6, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02049172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anomaly Detection for Catalyzing Operational Excellence in Complex Manufacturing Processes: A Survey and Perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussab Orabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Egger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Artificial Intelligence for Safety and Reliability Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.49-78, 2024, 978-3-031-71494-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-71495-5_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Optimization of the Textile Manufacturing Process Using Deep-Q-Network Based Multi-Agent Reinforcement Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhenglei He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Phuc Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Thomassey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xianyi Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jie Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId131"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -761,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; Akdoga" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965000v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benkirane" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomassey" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Koehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030391v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Zeng" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785950v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Th&#244;ng Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacaze" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim-Phuc Tran" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomassey" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCST-07-2023-0099" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04768699v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussab Orabi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Phuc Tran" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Egger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Thomassey" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2024.09.021" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04785950v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Sleiman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc-Th&#244;ng Nguyen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Lacaze" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Thomassey" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/IJCST-07-2023-0099" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04726494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04694339v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenglei He" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaohao Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingang Xiong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.4c03460" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04952010v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitin Harale" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Zeng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/ijio.v4i2.7640" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04952205v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petchprakai Sirilertsuwan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3993/jfbim00377" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514358v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mazyad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Hamad" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44196-022-00161-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04953383v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Pichon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Benkirane" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-g7004" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04952055v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20222007" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544260v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Xu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2021.03.017" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Xu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compind.2020.103373" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04501998v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. N. Xu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-06833-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514583v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanni Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0040517520957399" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-021-07444-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04952119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balkiss Hamad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Jaafor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bruniaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tem.2021.3104926" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509153v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-019-04866-w" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506807v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12208340" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04425496v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484630v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Wagner" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonela Curteza" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Hong" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2019.06.005" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04509164v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chandadevi Giri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2991/ijcis.d.191109.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04514631v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Ma" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. C. Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-018-2677-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04483421v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0080-6_7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04506971v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-018-3000-2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05577818v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ar&#232;nes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meri&#231; Akdoga" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Bouillard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cahuzac" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04919459v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perwuelz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Lewandowski" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Schrub" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Jayat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cochrane" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934361v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Koehl" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965000v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Benkirane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Koehl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04910222v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Jure" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mouvielle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405068v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vanderhaegen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Merienne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04030391v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_3" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544286v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Rita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomassey S&#233;bastien" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-85874-2_2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217496v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhai Yi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268138v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276170v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hu Du Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04831297v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04934334v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04947680v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049172v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-05012181v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Egger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71495-5_4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034497v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>