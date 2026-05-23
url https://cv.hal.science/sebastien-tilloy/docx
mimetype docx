--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sebastien Tilloy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was born in 1972 in Douai (North, France). He received his Ph.D degree in 1998 from the University of Artois under the supervision of Pr E. Monflier. In 2000, he became «Maître de Conférences» at the University of Artois where he completed his Habilitation in 2004. In 2005, he spent six months as a postdoctoral position at the University of Amsterdam (Netherlands) with Pr. Piet van Leeuwen and Pr. Joost Reek. In 2006, he was promoted Professor. His research interests are centred on he cyclodextrins and more specifically on their supramolecular implications in the fields of aqueous biphasic catalysis in the presence of organometallic catalysis. These last years were devoted to better understand the behavior of cyclodextrins in these catalytic processes especially by spectroscopic studies of inclusion complexes between cyclodextrins and water-soluble phosphines and / or organometallic complexes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (84)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydroformylation processes using rhodium/amine catalytic systems: scope, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 557, pp.217749. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydroformylation of methyl 10-undecenoate catalyzed by a rhodium/trialkylamine combination associated with silica: a new step towards a simple, robust and recyclable catalytic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (6), pp.2009-2020. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CY01529D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyst immobilization in trialkylamine-functionalized ionic liquids as a new efficient way to promote biphasic reductive hydroformylation of methyl 10-undecenoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (16), pp.6983-6997. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6GC01402J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium‐Catalyzed Reductive Hydroformylation of Polyunsaturated Vegetable Oils Assisted by Triethylamine/ N ‐methylimidazole Ligands Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202401677. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium/Trialkylamines Catalyzed Reductive Hydroformylation in Ionic Liquid/Heptane Medium: An Unexpected Concept for Catalyst Recycling in Batch and Continuous Flow Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ChemSusChem, pp.e202401384. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202401384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐Classical Nitrogen Promoters for Rhodium‐Catalyzed Reductive Hydroformylation: New Efficient Way to Access Polyols From Linseed Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (7), pp.e70021. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoisomers Are Not Machine Learning’s Best Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahıl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (14), pp.5451-5469. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cyclodextrins in the acceleration of the reaction rate in a biphasic hydroformylations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim E. Nasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike S. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Pawlowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chem. Eng. J., 497, pp.154114. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous biphasic hydroformylation and hydroaminomethylation assisted by cyclodextrins: From benchtop to industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. H. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Catal. Today, 442, pp.114951. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2024.114951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of amines directly from alkenes via cyclodextrin-mediated hydroaminomethylation using only water as the solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Evertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), pp.3680-3691. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC04847G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated dataset of association constants between a cyclodextrin and a guest for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Data Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.101022. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdc.2023.101022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting poly(ε-caprolactone) grafted from hydrohydroxymethylated sunflower oil as biodegradable coating material of water-soluble fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Assimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.107513. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesterification of triglycerides with methyl acetate for biodiesel production using a cyclodextrin-derived SnO@γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; composite as heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Prestigiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.124026. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.124026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising Recyclable Ionic Liquid-Soluble Catalytic System for Reductive Hydroformylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.11310-11319. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnatural cyclodextrins can be accessed from enzyme-mediated dynamic combinatorial libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (14), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC06452E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Diols from Jojoba Oil via Rhodium-Catalyzed Reductive Hydroformylation: a Smart Way to Access Biobased Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (20), pp.7906-7912. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC02534E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-free nitrogen-containing catalytic systems for hydroformylation and tandem hydroformylation-based reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Gorbunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Nenasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.S Kardasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Naranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 647 (20), pp.118891. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrohydroxymethylation of Ethyl Ricinoleate and Castor Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (28), pp.9444-9454. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c02924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Biphasic Hydroaminomethylation Enabled by Methylated Cyclodextrins: Sensitivity Analysis for Transfer into a Continuous Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Hydroformylation of Isosorbide Diallyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Buffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (23), pp.7322. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26237322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epimerization of isosorbide catalyzed by homogeneous ruthenium-phosphine complexes: A new step towards an industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 515, pp.120094. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.120094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hydrogenation of ethyl pyruvate over aqueous dispersed Pt nanoparticles stabilized by a cinchonidine-functionalized β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Caronia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iveta Chena Tichá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.106272. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous hydroformylation of 1-decene in an aqueous biphasic system enabled by methylated cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.3809-3819. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0GC00820F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Structure of Starches Grafted with Hydrophobic Groups: A New Analytical Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Beddiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet-Fressancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2827. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25122827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Aqueous Biphasic Olefin Hydroformylation Promoted by Amphiphilic Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Djedaïni-Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10010056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anionic Amphiphilic Cyclodextrins Bearing Oleic Grafts for the Stabilization of Ruthenium Nanoparticles Efficient in Aqueous Catalytic Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Djedaini‐pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1013-1018. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréchet-type metallodendrons with N,P-iminophosphine Rh(I) complexes at the focal point: Synthesis and evaluation in the hydroformylation of 1-octene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Mapolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502, pp.119341. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Lipidyl-Cyclodextrins Obtained by Ring Opening of Methyl Oleate Epoxide Using Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Perspectives of Cyclodextrins, 10 (2), pp.1-18/339. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleic Acid Based Cyclodextrins for the Development of New Hydrosoluble Amphiphilic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (6), pp.1236-1241. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201801609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cyclodextrin Inclusion Complexes in a Deep Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.6345-6351. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Water-Soluble Amphiphilic Cyclodextrins Bearing Branched and Cyclic Oleic Grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (30), pp.4863-4868. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2-Hydroxydodecyl Starch Ethers: Importance of the Purification Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (7), pp.2437-2444. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New water-soluble Schiff base ligands based on β-cyclodextrin for aqueous biphasic hydroformylation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (5), pp.845 - 855. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2017-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mesoporous CoMo/γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts from Cyclodextrin-Based Supramolecular Assemblies for Hydrothermal Processing of Microalgae: Effect of the Preparation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudina Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Corsaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Giaconia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (15), pp.12562 - 12579. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b16185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional media and technologies for starch etherification and esterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.1152 - 1168. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7GC03135A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as green absorbents of volatile organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.747 - 753. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0654-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the rheological and mechanical properties of clayey materials by adding starches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wirquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Construction and Building Materials, 139, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis in Cyclodextrin-Based Unconventional Reaction Media: Recent Developments and Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.3598-3606. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble phosphane-substituted cyclodextrin as an effective bifunctional additive in hydroformylation of higher olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.3823-3830. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cy01108c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Complexes Coordinated by Water Soluble Phosphane Ligands: How Cyclodextrins Can Alter the Coordination Sphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22010140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">?-cyclodextrins decrease cholesterol release and ABC-associated transporter expression in smooth muscle cells and aortic endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hallier-Vanuxeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Boucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Frontiers in Physiology, 7 (MAYMAY), </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2016.00185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins Modified by Metal-Coordinating Groups for Aqueous Organometallic Catalysis: What Remains to be Done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Organocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2213337202666150618192947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of Benzyl Phosphonium Salts as Efficient Bypass for the Synthesis of Disulfonated Alkyldiphenylphosphanes Bearing an Oleum-Sensitive Alkyl Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, European Journal of Organic Chemistry, 2016 (2020), pp.3322-3325. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring opening polymerization of $\varepsilon$-caprolactone in the presence of wet $\beta$-cyclodextrin: Effect of the operative pressure and of water molecules in the $\beta$-cyclodextrin cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spanò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RSC Advances, 6, pp.90290-90299. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra20211j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as Emerging Therapeutic Tools in the Treatment of Cholesterol-Associated Vascular and Neurodegenerative Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (12), pp.1748. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21121748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of 1-decene in low melting mixtures based on various cyclodextrins and N,N '-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrasulfonated 1,2-Bis(diphenylphosphanyl)ethane as a Building Block for the Synthesis of Disulfonated Alkyldiphenylphosphanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (25), pp.5509-5512. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201500772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in cyclodextrin-mediated aqueous biphasic hydroformylation and tsuji-trost reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Organometallic Chemistry, 29 (99), pp.580-587. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.3340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation assisted by cyclodextrins in biphasic medium: Can sulfonated naphthylphosphanes lead to active, selective and recyclable catalytic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium‐containing β‐cyclodextrin polymer globules for the catalytic hydrogenation of biomass‐derived furanic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.2444-2454. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc00005j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures based on beta-cyclodextrin derivatives and N,N '-dimethylurea as solvents for sustainable catalytic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (8), pp.3876-3880. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc00591k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a new photoinduced switchable β-cyclodextrin dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Banaszak-Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2874-2885. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.10.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent breakthroughs in aqueous cyclodextrin-assisted supramolecular catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Catalysis Science and Technology, 4 (77), pp.1899-1908. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cy00005f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation in Aqueous Biphasic Media Assisted by Molecular Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/128_2013_431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Adam De Beaumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Jiménez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (18), pp.3691-3699. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclodextrin dimer as a supramolecular reaction platform for aqueous organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (62), pp.6989-6991. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc43647k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylated polymers functionalized by cyclodextrins for the stabilization of highly efficient rhodium(0) nanoparticles in aqueous phase catalytic hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (43), pp.13359-13363. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt31596c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of water‐soluble triphenylphosphines with $\beta$‐cyclodextrin: A quantum chemistry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Physical Organic Chemistry, 24 (1212), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and Catalytic Activities of New Easily-Made Amphiphilic Phosphanes for Aqueous Organometallic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352 (7), pp.1193-1203. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property‐Matched Water‐Soluble Analogue of the Benchmark Ligand PPh3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (7), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.200800097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled supramolecular bidentate ligands for aqueous organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Patrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angewandte Chemie International Edition, 46, pp.3040-3042. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200605166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic aqueous organometallic catalysis promoted by cyclodextrins: Can surface tension measurements explain the efficiency of chemically modified cyclodextrins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Colloid and Interface Science, 307, pp.481-487. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: a New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue:Multiphase Catalysis, Green Solvents and Immobilization, 348 (12-13), pp.1547-1552. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200606160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylated beta-cyclodextrin as P-gp modulators for deliverance of doxorubicin across an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bioorganic and Medicinal Chemistry Letters, 16, pp.2154-2157. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylated β-cyclodextrin as P-gp modulators for deliverance of doxorubicin across an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, p. 2154-2157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantoylated monosaccharides: new compounds for modification of the properties of cyclodextrin-containing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340, p. 1461-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Monosulfonated Triphenylphosphine with Chemically Modified β-Cyclodextrins: Effect of Substituents on the Stability of Inclusion Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (1-2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-004-2383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium complexes non-covalently bound to cyclodextrins: Novel water-soluble supramolecular catalysts for the biphasic hydroformylation of higher olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.6228-6236. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200500337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins or calixarenes: What is the best mass transfer promoter for Suzuki cross-coupling reactions in water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Advanced Synthesis and Catalysis, 346 (11), pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of alpha-, beta-, and gamma-cyclodextrins and their derivatives on an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Journal of Pharmacology and Experimental Therapeutics, 310, pp.745-751. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/jpet.104.067512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of α-, β-, and γ-cyclodextrins and their derivatives on an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 310 (2), p. 745-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of γ-and Hydroxypropyl-γ-cyclodextrins on the transport of doxorubicin across an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 311 (3), p. 1115-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of monosulfonated triphenylphosphine oxides with β-cyclodextrin: spectroscopic study and consequence on the behaviour of cyclodextrins in aqueous-phase organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (11), pp.1603-1608. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304183m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected effect of cyclodextrins on water-soluble rhodium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 44, pp.595-599</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected Effect of Cyclodextrins on Water-Soluble Rhodium Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.595-599. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200390081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphocontaining Cyclodextrins as a New Class of Supramolecular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail K. Gratchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina I. Kurochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 177 (6-7), pp.1489-1492. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426500212232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic insight into the origin of the inclusion of monosulfonated isomers of triphenylphosphine into the β-cyclodextrin cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 337 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0008-6215(01)00308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and Two-dimensional NMR Investigations of the Inclusion of the Monosulfonated Triphenylphosphine in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270290006547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as inverse phase transfer catalysts for the biphasic catalytic hydrogenation of aldehydes: A green and easy alternative to conventional mass transfer promoters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Green Chemistry, 4 (33), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b108405b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigations of Inclusion Processes of (4-tert.-butylphenyl)(3-sulfonatophenyl)(phenyl) Phosphine in the β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blidi Boukamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Krallafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (3/4), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1016034323453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of water insoluble olefins in the presence of chemically modified β-cyclodextrins: evidence for ligand-cyclodextrin interactions and effect of various parameters on the activity and the aldehydes selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mathivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Méliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 176 (1-2), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1381-1169(01)00229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient synthesis of new amphiphilic triphenylphosphine analogues for aqueous biphasic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (50), pp.8837-8840. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0040-4039(01)01918-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inclusion complexes of &beta;-cyclodextrin with the sodium salt of trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-M. Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1-4), pp.361-379</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Hydroformylation of Vegetable Oils Derivatives Catalyzed by a Rhodium/Trialkylamine Combination Associated to Oxide Materials: A New Step Towards a Simple, Robust and Recyclable Catalytic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry ISGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydrohydroxymethylation of a bio-based substrate in a recyclable biphasic ionic liquid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry ISGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrohydroxymethylation of a bio-based substrate catalyzed by rhodium in a recyclable biphasic system using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Nord-Ouest Européennes des Jeunes Chercheurs JNOEJC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbranched Poly(ε-caprolactone) Grafted from Hydrohydroxymethylated Sunflower Oil: From Synthesis to Application as a Biodegradable Coating for Water-Soluble Fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium – Sciences and Innovation for Carboneutrality (2SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Polyols from Linseed Oil by Reductive Hydroformylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Nord-Ouest Européennes des Jeunes Chercheurs JNOEJC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Reductive Hydroformylation of Oleochemicals into Polyols and Applications of these Value-Added Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry ISGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Catalysis for the Functionalization of Oleochemicals into Polyols and Applications of these Value-Added Products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Euro Fed Lipid Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous catalysis for the functionalisation of oleochemicals and their derivatives into value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">>12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Fats and Oils as Renewable Feedstock for the Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Cyclodextrin database (OCdb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Symposium on Theoretical Biophysics (TheoBio2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning challenges for determination of association constant between a cyclodextrin and a guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Catalytic Hydrogenation and Hydroformylation Reactions Promoted by Highly Water-Soluble Amphiphilic Cyclodextrins Bearing Oleic Grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synth&egrave;se de d&eacute;riv&eacute;s ur&eacute;es de cyclodextrines par m&eacute;canochimie sous pression de CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lestoquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning for Catalyzed Functionalization of Bio-Sourced Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Applications of Cyclodextrins in Organometallic Catalytic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Summit on Catalysis Research and Applications (GSCRA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation properties of amphiphilic cyclodextrins in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Cyclodextrins - EUROCD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dimères de cyclodextrines comme plateforme supramoléculaire en catalyse biphasique aqueuse»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Cyclodextrins as a Versatile Tool for Organometallic Catalytic Processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Conference on Catalysis, Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvants eutectiques profonds : un nouveau milieu pour la formation de complexes d’inclusion à base de cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble phosphane-Substituted cyclodextrin as effective bifunctional additive in hydroformylation of higher olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition des Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France. pp.3823-3830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for Volatile Organic Compounds Abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Green Chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Biphasic aqueous rhodium catalyzed hydroformylation promoted by fatty acid-modified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cyclodextrins» 4th International Symposium on Green Chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Novel fatty acid-modified cyclodextrins: physicochemical properties and applications in aqueous catalysis»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Cyclodextrin (EuroCD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nouveaux promoteurs de transfert de matière pour l'hydroformylation biphasique aqueuse obtenus par modification chimique de cyclodextrines à l'aide de dérivés d'acides gras»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Fatty acid modified cyclodextrins as mass transfert promoters for aqueous rhodium catalyzed hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire de recherche PIVERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nano-réacteurs à base de cyclodextrines amphiphiles pour la catalyse et la vectorisation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire de recherche PIVERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Greffage de phosphine hydrosoluble sur cyclodextrine : synthèse et applications en hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Biphasic aqueous hydrogenation catalyzed by ruthenium nanoparticles pormoted by fatty acid-modified cyclodextrins (FA-CDs)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Nano &amp; Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Solvents based on cyclodextrin derivatives and N,N'-dimethylurea for sustainable organometallic catalytic processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABiomass- 2016: Catalysis Applied to Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nano-réacteurs à base de cyclodextrines amphiphiles pour la catalyse et la vectorisation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated Naphtylphosphanes: New ligands for rhodium catalyzed hydroformylation assisted by randomly methylated β-cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du GECOM - CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECOM (groupe d’étude de chimie organométallique); CONCOORD (concertation en chimie de coordination), May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèses de résines thermoplastiques par modifications chimiques de matières premières amylacées»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Séminaire de recherche de l’Institut Français des Matériaux Agro-Sourcés (IFMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Low-melting mixtures based on N,N’-Dimethylurea/b-cyclodextrins derivatives for homogeneous biphasic catalytic processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France - Chimie et Transition Énergétique (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4GC00591K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures based on cyclodextrin derivatives and N,N’-dimethylurea as new solvents for biphasic organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Cyclodextrin (EuroCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Cyclodextrin Society, Oct 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Rheological and mechanical behaviour of earth materials / starch mixes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wirquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Bio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Homogeneous and heterogeneous catalysts for hydrothermal liquefaction of microalgae»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 3rd European Congress of Applied Biotechnology 5th European Process Intensification Conference ( ECCE10+ECAB3+EPIC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bulky sulfonated phosphanes for cyclodextrin assisted rhodium catalyzed hydroformylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDNC 2015 (Journées Nord-Ouest Européennes des Jeunes Chercheurs et Journées de l'École Doctorale Normande de Chimie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Suistainable catalytic processes in low melting mixtures based on cyclodextrin derivatives and N,N’-dimethylurea»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Effective liquid phase hydrogenation of furan derived compounds by metallic colloids stabilized by a hydrophilic polymer of cyclodextrin»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France - Chimie et Transition Énergétique (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèse de nouvelles phosphines hydrosolubles par réduction de sels de phosphonium»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Organometallic synthesis of water-soluble ruthenium nanoparticles»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Effective liquid phase hydrogenation of furan derived compounds by metallic colloids stabilized by hydrophilic polymer of cyclodextrin»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Green Catalysis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèses de résines thermoplastiques par modifications chimiques de matières premières amylacées»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire de recherche de l’Institut Français des Matériaux Agro-Sourcés (IFMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Deep eutectic solvents based on β-cyclodextrins derivatives for homogeneous biphasic catalytic processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Hydrogenation of biomass-derived compounds catalyzed by metallic nanoparticles stabilized by cyclodextrin polymers»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Cyclodextrin Symposium ICS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Supramolecular Reaction Platform based on Cyclodextrin Dimer for Aqueous Organometallic Catalysis»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Djedaïni-Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Cyclodextrins (ECC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents incorporating cyclodextrins: promising candidates for the solubilisation of organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Cyclodextrin Symposium (ICS 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Fatty acid modified cyclodextrins as mass transfert promoters for aqueous rhodium catalyzed hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire de recherche PIVERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Fatty acid-modified cyclodextrins as mass transfer promoters for aqueous rhodium catalyzed hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Fats and Oils Renewable Feedstock for the Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Karlsruhe, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Diamine derivatives of isohexide through direct Ru-catalyzed amination in presence of ammonia»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATBIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthesis of starch derivatives»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC-2016, Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthesis of starch esters and ethers»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion : Green chemistry &amp; Innovative Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Bio-based monomers synthesis via rhodium-catalyzed poly-allyl ether hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOSS XV, 15th Belgian Organic Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antwerp, Belgium. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transformation de poly-éthers allyliques en poly-aldéhydes via la réaction d'hydroformylation catalysée au rhodium»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC-2016, Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Effective liquid phase hydrogenation of furan-derived compounds by ruthenium colloids stabilized by cyclodextrin-based hydrophilic polymer»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABiomass-II Catalysis Applied to Biomass Toward sustainable processes and chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Compiègne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Tuning of the activity and the selectivity of rhodium complexes based on cyclodextrin-phosphanes during aqueous hydroformylation reaction»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCS, 2nd International Green Catalysis Symposium and Advanced School on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Polymer-stabilized metal nanoparticles with cyclodextrins for the aqueous phase catalytic hydrogenation of furfural and derivatives»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth European Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Catalytic hydrogenation of furfural and its derivatives by Ru(0) nanoparticles dispersed in aqueous phase in presence of cyclodextrin-based polymer»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC2, 2nd International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Catalytic hydrogenation of furfural and its derivatives by Ru(0) nanoparticles dispersed in aqueous phase in presence of cyclodextrin-based polymer»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Catalyse Homogène 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«New cyclodextrins dimer as a mass transfer promoter for aqueous organometallic catalysis»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC2, 2nd International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphines Modified by Cyclodextrins for Supramolecular Catalysis in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piet W.N.M. van Leeuwen, Matthieu Raynal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Catalysis - New Directions and Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.507-518, 2022, 9783527349029. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527832033.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Non-conventional reaction media: Hydroformylation, Carbonylation, and Carboxylation of Alkenes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Leeuwen, P.W.N.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Science of Synthesis: C-1 Building Blocks in Organic Synthesis»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Thieme Verlag: Stuttgart, New York KG, pp.165-192, 2014, 978-3-13-170771-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Hydroformylation Promoted by Modified Cyclodextrins: Current Scope and Future Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hapiot, Frédéric and Leclercq, Loïc and Azaroual, Nathalie and Fourmentin, Sophie and Tilloy, Sébastien and Monflier, EricEditors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.36-63, 2013, 978-1-60805-602-6. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/9781608054756113040004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D’ÉPURATION D’UN EFFLUENT GAZEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3541496B1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d’isoidide et/ou d’isomannide à partir d’isosorbide sans solvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3077820B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d’isoidide et/ou d’isomannide à partir d’isosorbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3077819A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés d’isohexide et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopes Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiatz Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffe Clothilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monflier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3078704A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId487"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sebastien Tilloy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> was born in 1972 in Douai (North, France). He received his Ph.D degree in 1998 from the University of Artois under the supervision of Pr E. Monflier. In 2000, he became «Maître de Conférences» at the University of Artois where he completed his Habilitation in 2004. In 2005, he spent six months as a postdoctoral position at the University of Amsterdam (Netherlands) with Pr. Piet van Leeuwen and Pr. Joost Reek. In 2006, he was promoted Professor. His research interests are centred on he cyclodextrins and more specifically on their supramolecular implications in the fields of aqueous biphasic catalysis in the presence of organometallic catalysis. These last years were devoted to better understand the behavior of cyclodextrins in these catalytic processes especially by spectroscopic studies of inclusion complexes between cyclodextrins and water-soluble phosphines and / or organometallic complexes.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (83)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyst immobilization in trialkylamine-functionalized ionic liquids as a new efficient way to promote biphasic reductive hydroformylation of methyl 10-undecenoate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Capet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 28 (16), pp.6983-6997. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D6GC01402J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05603888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydroformylation processes using rhodium/amine catalytic systems: scope, challenges and opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Coordination Chemistry Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 557, pp.217749. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ccr.2026.217749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05535269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive hydroformylation of methyl 10-undecenoate catalyzed by a rhodium/trialkylamine combination associated with silica: a new step towards a simple, robust and recyclable catalytic system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (6), pp.2009-2020. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D5CY01529D⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium/Trialkylamines Catalyzed Reductive Hydroformylation in Ionic Liquid/Heptane Medium: An Unexpected Concept for Catalyst Recycling in Batch and Continuous Flow Processes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, ChemSusChem, pp.e202401384. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.202401384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium‐Catalyzed Reductive Hydroformylation of Polyunsaturated Vegetable Oils Assisted by Triethylamine/ N ‐methylimidazole Ligands Combination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e202401677. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.202401677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non‐Classical Nitrogen Promoters for Rhodium‐Catalyzed Reductive Hydroformylation: New Efficient Way to Access Polyols From Linseed Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Lipid Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 127 (7), pp.e70021. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejlt.70021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05040705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous biphasic hydroformylation and hydroaminomethylation assisted by cyclodextrins: From benchtop to industrial perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas F. H. Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Catal. Today, 442, pp.114951. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2024.114951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of cyclodextrins in the acceleration of the reaction rate in a biphasic hydroformylations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim E. Nasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederike S. Heinen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Pawlowsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Schrimpf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Chem. Eng. J., 497, pp.154114. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cej.2024.154114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04835973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stereoisomers Are Not Machine Learning’s Best Friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahıl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 64 (14), pp.5451-5469. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jcim.4c00318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting poly(ε-caprolactone) grafted from hydrohydroxymethylated sunflower oil as biodegradable coating material of water-soluble fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha El Assimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Raihane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Organic Coatings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 179, pp.107513. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.porgcoat.2023.107513⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04016601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous production of amines directly from alkenes via cyclodextrin-mediated hydroaminomethylation using only water as the solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Roth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Evertz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niklas Kopplin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 25 (9), pp.3680-3691. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC04847G⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04143472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curated dataset of association constants between a cyclodextrin and a guest for machine learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Data Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 45, pp.101022. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cdc.2023.101022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus-free nitrogen-containing catalytic systems for hydroformylation and tandem hydroformylation-based reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Gorbunov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Nenasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V. Terenina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.S Kardasheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.R. Naranov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis A : General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 647 (20), pp.118891. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcata.2022.118891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03829262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interesterification of triglycerides with methyl acetate for biodiesel production using a cyclodextrin-derived SnO@γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; composite as heterogeneous catalyst</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Prestigiacomo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martina Biondo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 321, pp.124026. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fuel.2022.124026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03637570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promising Recyclable Ionic Liquid-Soluble Catalytic System for Reductive Hydroformylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.11310-11319. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.2c03302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03901244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unnatural cyclodextrins can be accessed from enzyme-mediated dynamic combinatorial libraries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Beeren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58 (14), pp.2287-2290. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D1CC06452E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03625146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Diols from Jojoba Oil via Rhodium-Catalyzed Reductive Hydroformylation: a Smart Way to Access Biobased Polyurethanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Quienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Caillol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (20), pp.7906-7912. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2GC02534E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03820164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrohydroxymethylation of Ethyl Ricinoleate and Castor Oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Berche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (28), pp.9444-9454. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.1c02924⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03330271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Biphasic Hydroaminomethylation Enabled by Methylated Cyclodextrins: Sensitivity Analysis for Transfer into a Continuous Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dennis Weber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chryslain Becquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (1), pp.273-283. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.0c07125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Hydroformylation of Isosorbide Diallyl Ether</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clothilde Buffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 26 (23), pp.7322. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules26237322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03675976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epimerization of isosorbide catalyzed by homogeneous ruthenium-phosphine complexes: A new step towards an industrial process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théodore Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 515, pp.120094. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2020.120094⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asymmetric hydrogenation of ethyl pyruvate over aqueous dispersed Pt nanoparticles stabilized by a cinchonidine-functionalized β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Caronia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iveta Chena Tichá</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 150, pp.106272. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2020.106272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuous hydroformylation of 1-decene in an aqueous biphasic system enabled by methylated cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Künnemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Schurm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Seidensticker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 22 (12), pp.3809-3819. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D0GC00820F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale Structure of Starches Grafted with Hydrophobic Groups: A New Analytical Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Volant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Beddiaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Collinet-Fressancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Falourd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (12), pp.2827. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25122827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Aqueous Biphasic Olefin Hydroformylation Promoted by Amphiphilic Cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Djedaïni-Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.56. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/catal10010056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anionic Amphiphilic Cyclodextrins Bearing Oleic Grafts for the Stabilization of Ruthenium Nanoparticles Efficient in Aqueous Catalytic Hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Djedaini‐pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemCatChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (4), pp.1013-1018. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cctc.201901837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fréchet-type metallodendrons with N,P-iminophosphine Rh(I) complexes at the focal point: Synthesis and evaluation in the hydroformylation of 1-octene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cody Williams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selwyn Mapolie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganica Chimica Acta Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 502, pp.119341. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ica.2019.119341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Lipidyl-Cyclodextrins Obtained by Ring Opening of Methyl Oleate Epoxide Using Ball Milling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefania Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Perspectives of Cyclodextrins, 10 (2), pp.1-18/339. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom10020339⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Evidence of Cyclodextrin Inclusion Complexes in a Deep Eutectic Solvent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (6), pp.6345-6351. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.9b00044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oleic Acid Based Cyclodextrins for the Development of New Hydrosoluble Amphiphilic Compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (6), pp.1236-1241. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201801609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Highly Water-Soluble Amphiphilic Cyclodextrins Bearing Branched and Cyclic Oleic Grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estefanía Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019 (30), pp.4863-4868. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201900789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of 2-Hydroxydodecyl Starch Ethers: Importance of the Purification Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (7), pp.2437-2444. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.iecr.8b02605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New water-soluble Schiff base ligands based on β-cyclodextrin for aqueous biphasic hydroformylation reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Dauchy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pure and Applied Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90 (5), pp.845 - 855. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/pac-2017-1205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Mesoporous CoMo/γ-Al&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; O&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt; Catalysts from Cyclodextrin-Based Supramolecular Assemblies for Hydrothermal Processing of Microalgae: Effect of the Preparation Method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudina Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedetto Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natale Corsaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Giaconia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (15), pp.12562 - 12579. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.7b16185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01787235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unconventional media and technologies for starch etherification and esterification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (6), pp.1152 - 1168. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7GC03135A⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents as green absorbents of volatile organic pollutants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tarek Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 15 (4), pp.747 - 753. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10311-017-0654-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhance the rheological and mechanical properties of clayey materials by adding starches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wirquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Construction and Building Materials, 139, pp.602-610. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.130⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catalysis in Cyclodextrin-Based Unconventional Reaction Media: Recent Developments and Future Opportunities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), pp.3598-3606. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acssuschemeng.6b02886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble phosphane-substituted cyclodextrin as an effective bifunctional additive in hydroformylation of higher olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.3823-3830. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c7cy01108c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition Metal Complexes Coordinated by Water Soluble Phosphane Ligands: How Cyclodextrins Can Alter the Coordination Sphere?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.140. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules22010140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as Emerging Therapeutic Tools in the Treatment of Cholesterol-Associated Vascular and Neurodegenerative Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21 (12), pp.1748. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules21121748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ring opening polymerization of $\varepsilon$-caprolactone in the presence of wet $\beta$-cyclodextrin: Effect of the operative pressure and of water molecules in the $\beta$-cyclodextrin cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Scialdone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Spanò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.G. Valenti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Grignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSC Advances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, RSC Advances, 6, pp.90290-90299. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c6ra20211j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01688082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">?-cyclodextrins decrease cholesterol release and ABC-associated transporter expression in smooth muscle cells and aortic endothelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Coisne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hallier-Vanuxeem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Boucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Frontiers in Physiology, 7 (MAYMAY), </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphys.2016.00185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins Modified by Metal-Coordinating Groups for Aqueous Organometallic Catalysis: What Remains to be Done?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Organocatalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (1), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/2213337202666150618192947⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleavage of Benzyl Phosphonium Salts as Efficient Bypass for the Synthesis of Disulfonated Alkyldiphenylphosphanes Bearing an Oleum-Sensitive Alkyl Group</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, European Journal of Organic Chemistry, 2016 (2020), pp.3322-3325. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201600555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation assisted by cyclodextrins in biphasic medium: Can sulfonated naphthylphosphanes lead to active, selective and recyclable catalytic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 247, pp.47-54. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cattod.2014.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruthenium‐containing β‐cyclodextrin polymer globules for the catalytic hydrogenation of biomass‐derived furanic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17 (4), pp.2444-2454. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c5gc00005j⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of 1-decene in low melting mixtures based on various cyclodextrins and N,N '-dimethylurea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63, pp.62-65. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.catcom.2014.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tetrasulfonated 1,2-Bis(diphenylphosphanyl)ethane as a Building Block for the Synthesis of Disulfonated Alkyldiphenylphosphanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (25), pp.5509-5512. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201500772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent developments in cyclodextrin-mediated aqueous biphasic hydroformylation and tsuji-trost reactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Organometallic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Applied Organometallic Chemistry, 29 (99), pp.580-587. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/aoc.3340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent breakthroughs in aqueous cyclodextrin-assisted supramolecular catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Catalysis science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Catalysis Science and Technology, 4 (77), pp.1899-1908. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4cy00005f⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures based on beta-cyclodextrin derivatives and N,N '-dimethylurea as solvents for sustainable catalytic processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (8), pp.3876-3880. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c4gc00591k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and characterization of a new photoinduced switchable β-cyclodextrin dimer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Hamon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Buchotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Banaszak-Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10, pp.2874-2885. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjoc.10.304⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cyclodextrin dimer as a supramolecular reaction platform for aqueous organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (62), pp.6989-6991. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c3cc43647k⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroformylation in Aqueous Biphasic Media Assisted by Molecular Receptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Topics in current chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 342, pp.49-78. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/128_2013_431⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diametrically Opposed Carbenes on an α-Cyclodextrin: Synthesis, Characterization of Organometallic Complexes and Suzuki-Miyaura Coupling in Ethanol and in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Guitet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filipa Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Adam De Beaumais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongmin Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Jiménez-Barbero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2013 (18), pp.3691-3699. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejoc.201300190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carboxylated polymers functionalized by cyclodextrins for the stabilization of highly efficient rhodium(0) nanoparticles in aqueous phase catalytic hydrogenation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dalton Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 41 (43), pp.13359-13363. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/c2dt31596c⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01664688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of water‐soluble triphenylphosphines with $\beta$‐cyclodextrin: A quantum chemistry study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Organic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journal of Physical Organic Chemistry, 24 (1212), pp.1129-1135. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/poc.1833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01668304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Properties and Catalytic Activities of New Easily-Made Amphiphilic Phosphanes for Aqueous Organometallic Catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Gaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 352 (7), pp.1193-1203. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.201000014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic Aqueous Organometallic Catalysis Promoted by Cyclodextrins: How to Design the Water‐Soluble Phenylphosphane to Avoid Interaction with Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 350 (4), pp.609-618. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200700582⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Property‐Matched Water‐Soluble Analogue of the Benchmark Ligand PPh3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ChemSusChem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1 (7), pp.631-636. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cssc.200800097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-assembled supramolecular bidentate ligands for aqueous organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Machut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Patrigeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Angewandte Chemie International Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angewandte Chemie International Edition, 46, pp.3040-3042. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/anie.200605166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04562762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biphasic aqueous organometallic catalysis promoted by cyclodextrins: Can surface tension measurements explain the efficiency of chemically modified cyclodextrins?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of Colloid and Interface Science, 307, pp.481-487. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcis.2006.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04558832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-Soluble Triphenylphosphane-3,3',3''-tricarboxylate (m-TPPTC) Ligand and Methylated Cyclodextrins: a New Combination for Biphasic Rhodium-Catalyzed Hydroformylation of Higher Olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Genin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Special Issue:Multiphase Catalysis, Green Solvents and Immobilization, 348 (12-13), pp.1547-1552. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adsc.200606160⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00091904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylated beta-cyclodextrin as P-gp modulators for deliverance of doxorubicin across an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bioorganic and Medicinal Chemistry Letters, 16, pp.2154-2157. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bmcl.2006.01.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04559270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methylated β-cyclodextrin as P-gp modulators for deliverance of doxorubicin across an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 16, p. 2154-2157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adamantoylated monosaccharides: new compounds for modification of the properties of cyclodextrin-containing materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Lequart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340, p. 1461-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00542130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of Monosulfonated Triphenylphosphine with Chemically Modified β-Cyclodextrins: Effect of Substituents on the Stability of Inclusion Complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 51 (1-2), pp.79-85. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10847-004-2383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium complexes non-covalently bound to cyclodextrins: Novel water-soluble supramolecular catalysts for the biphasic hydroformylation of higher olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemistry - A European Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.6228-6236. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/chem.200500337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00107067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of γ-and Hydroxypropyl-γ-cyclodextrins on the transport of doxorubicin across an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Betbeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Lenfant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 311 (3), p. 1115-1120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00540903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins or calixarenes: What is the best mass transfer promoter for Suzuki cross-coupling reactions in water?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lyskawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Advanced Synthesis and Catalysis, 346 (11), pp.83-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of alpha-, beta-, and gamma-cyclodextrins and their derivatives on an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Journal of Pharmacology and Experimental Therapeutics, 310, pp.745-751. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1124/jpet.104.067512⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04560179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavior of α-, β-, and γ-cyclodextrins and their derivatives on an in vitro model of blood-brain barrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Monnaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Fenart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Cecchelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pharmacology and Experimental Therapeutics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 310 (2), p. 745-751</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00537883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexation of monosulfonated triphenylphosphine oxides with β-cyclodextrin: spectroscopic study and consequence on the behaviour of cyclodextrins in aqueous-phase organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 27 (11), pp.1603-1608. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b304183m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unexpected effect of cyclodextrins on water-soluble rhodium complexes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 4, pp.595-599. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.200390081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic insight into the origin of the inclusion of monosulfonated isomers of triphenylphosphine into the β-cyclodextrin cavity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caline Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carbohydrate Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 337 (3), pp.281-287. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0008-6215(01)00308-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphocontaining Cyclodextrins as a New Class of Supramolecular Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikhail K. Gratchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galina I. Kurochkina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phosphorus, Sulfur, and Silicon and the Related Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 177 (6-7), pp.1489-1492. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10426500212232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One and Two-dimensional NMR Investigations of the Inclusion of the Monosulfonated Triphenylphosphine in the β-cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caline Christine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 14 (1), pp.11-20. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10610270290006547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyclodextrins as inverse phase transfer catalysts for the biphasic catalytic hydrogenation of aldehydes: A green and easy alternative to conventional mass transfer promoters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Green Chemistry, 4 (33), pp.188-193. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/b108405b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Investigations of Inclusion Processes of (4-tert.-butylphenyl)(3-sulfonatophenyl)(phenyl) Phosphine in the β-Cyclodextrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Blidi Boukamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Krallafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Bormann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 42 (3/4), pp.269-274. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/a:1016034323453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydroformylation of water insoluble olefins in the presence of chemically modified β-cyclodextrins: evidence for ligand-cyclodextrin interactions and effect of various parameters on the activity and the aldehydes selectivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Mathivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Méliet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Castanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Molecular Catalysis A: Chemical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 176 (1-2), pp.105-116. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1381-1169(01)00229-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convenient synthesis of new amphiphilic triphenylphosphine analogues for aqueous biphasic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Canipelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tetrahedron Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 42 (50), pp.8837-8840. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s0040-4039(01)01918-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the inclusion complexes of β-cyclodextrin with the sodium salt of trisulfonated triphenylphosphine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Wieruszeski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Lippens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Inclusion Phenomena and Macrocyclic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 38 (1-4), pp.361-379. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008165110579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Reductive Hydroformylation of Oleochemicals into Polyols and Applications of these Value-Added Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry ISGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous Catalysis for the Functionalization of Oleochemicals into Polyols and Applications of these Value-Added Products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Euro Fed Lipid Congress and Expo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2025, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reductive Hydroformylation of Vegetable Oils Derivatives Catalyzed by a Rhodium/Trialkylamine Combination Associated to Oxide Materials: A New Step Towards a Simple, Robust and Recyclable Catalytic System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Kania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry ISGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium catalyzed hydrohydroxymethylation of a bio-based substrate in a recyclable biphasic ionic liquid system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Green Chemistry ISGC2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrohydroxymethylation of a bio-based substrate catalyzed by rhodium in a recyclable biphasic system using ionic liquids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Galand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Nord-Ouest Européennes des Jeunes Chercheurs JNOEJC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbranched Poly(ε-caprolactone) Grafted from Hydrohydroxymethylated Sunflower Oil: From Synthesis to Application as a Biodegradable Coating for Water-Soluble Fertilizers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Zouhair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani El Mouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Khouloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Ben Youcef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium – Sciences and Innovation for Carboneutrality (2SIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Polyols from Linseed Oil by Reductive Hydroformylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Ternel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journées Nord-Ouest Européennes des Jeunes Chercheurs JNOEJC 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05175501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homogeneous catalysis for the functionalisation of oleochemicals and their derivatives into value-added products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">>12</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Workshop on Fats and Oils as Renewable Feedstock for the Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dortmund, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05144357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Open Cyclodextrin database (OCdb)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gokhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium ICS 21 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Dunkerque, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05138582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Machine Learning for Determination of Association Constant between a Cyclodextrin and a Guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> European Conference on Cyclodextrin (EuroCD 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Budapest (Hungary)., Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04214791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Symposium on Theoretical Biophysics (TheoBio2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Cetraro, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aqueous Catalytic Hydrogenation and Hydroformylation Reactions Promoted by Highly Water-Soluble Amphiphilic Cyclodextrins Bearing Oleic Grafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">th</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> International Cyclodextrin Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Giardini Naxos, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning challenges for determination of association constant between a cyclodextrin and a guest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">&amp;egrave;mes</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Journ&amp;eacute;es Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the Association Constant between a Cyclodextrin and a Guest using Machine Learning for Catalyzed Functionalization of Bio-Sourced Substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gökhan Tahil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international symposium on High-Throughput Catalysts Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synth&egrave;se de d&eacute;riv&eacute;s ur&eacute;es de cyclodextrines par m&eacute;canochimie sous pression de CO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Lestoquoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Menuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Master, Réseau des Jeunes Chimistes – Société Chimique de France (RJSCF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Villeneuve d'Ascq [en ligne], France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of encapsulation properties of amphiphilic cyclodextrins in deep eutectic solvents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Cyclodextrins - EUROCD 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Saint-Jacques de Compostelle, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04448813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Applications of Cyclodextrins in Organometallic Catalytic Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Summit on Catalysis Research and Applications (GSCRA-2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Cyclodextrins as a Versatile Tool for Organometallic Catalytic Processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Global Conference on Catalysis, Chemical Engineering and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Dimères de cyclodextrines comme plateforme supramoléculaire en catalyse biphasique aqueuse»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nielsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs (JNOEJC), 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Biphasic aqueous hydrogenation catalyzed by ruthenium nanoparticles pormoted by fatty acid-modified cyclodextrins (FA-CDs)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Nano &amp; Supramolecular Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solvants eutectiques profonds : un nouveau milieu pour la formation de complexes d’inclusion à base de cyclodextrines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble phosphane-Substituted cyclodextrin as effective bifunctional additive in hydroformylation of higher olefins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Machut-Binkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème édition des Journées Nord Ouest Européennes des Jeunes Chercheurs (JNOEJC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Caen, France. pp.3823-3830</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Method for Volatile Organic Compounds Abatement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Green Chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Biphasic aqueous rhodium catalyzed hydroformylation promoted by fatty acid-modified</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cyclodextrins» 4th International Symposium on Green Chemistry (ISGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Novel fatty acid-modified cyclodextrins: physicochemical properties and applications in aqueous catalysis»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th European Conference on Cyclodextrin (EuroCD 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01699570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nouveaux promoteurs de transfert de matière pour l'hydroformylation biphasique aqueuse obtenus par modification chimique de cyclodextrines à l'aide de dérivés d'acides gras»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Fatty acid modified cyclodextrins as mass transfert promoters for aqueous rhodium catalyzed hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hervé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire de recherche PIVERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nano-réacteurs à base de cyclodextrines amphiphiles pour la catalyse et la vectorisation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire de recherche PIVERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Greffage de phosphine hydrosoluble sur cyclodextrine : synthèse et applications en hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Solvents based on cyclodextrin derivatives and N,N'-dimethylurea for sustainable organometallic catalytic processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABiomass- 2016: Catalysis Applied to Biomass</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Nano-réacteurs à base de cyclodextrines amphiphiles pour la catalyse et la vectorisation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Oliva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mathiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Effective liquid phase hydrogenation of furan derived compounds by metallic colloids stabilized by a hydrophilic polymer of cyclodextrin»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France - Chimie et Transition Énergétique (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèses de résines thermoplastiques par modifications chimiques de matières premières amylacées»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Séminaire de recherche de l’Institut Français des Matériaux Agro-Sourcés (IFMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Low-melting mixtures based on N,N’-Dimethylurea/b-cyclodextrins derivatives for homogeneous biphasic catalytic processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès 2015 de la Société Chimique de France - Chimie et Transition Énergétique (SCF'15)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Lille, France. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C4GC00591K⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfonated Naphtylphosphanes: New ligands for rhodium catalyzed hydroformylation assisted by randomly methylated β-cyclodextrins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème édition du GECOM - CONCOORD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GECOM (groupe d’étude de chimie organométallique); CONCOORD (concertation en chimie de coordination), May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low melting mixtures based on cyclodextrin derivatives and N,N’-dimethylurea as new solvents for biphasic organometallic catalysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jérôme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th European Conference on Cyclodextrin (EuroCD 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Cyclodextrin Society, Oct 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Rheological and mechanical behaviour of earth materials / starch mixes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Alhaik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Wirquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Bio-based Building Materials (ICBBM 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Homogeneous and heterogeneous catalysts for hydrothermal liquefaction of microalgae»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Schiavo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Sau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Galia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Bleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Congress of Chemical Engineering 3rd European Congress of Applied Biotechnology 5th European Process Intensification Conference ( ECCE10+ECAB3+EPIC5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New bulky sulfonated phosphanes for cyclodextrin assisted rhodium catalyzed hydroformylation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Elard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEDNC 2015 (Journées Nord-Ouest Européennes des Jeunes Chercheurs et Journées de l'École Doctorale Normande de Chimie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01726721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Suistainable catalytic processes in low melting mixtures based on cyclodextrin derivatives and N,N’-dimethylurea»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Jerome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd international Symposium on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01702925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèses de résines thermoplastiques par modifications chimiques de matières premières amylacées»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Quettier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er Séminaire de recherche de l’Institut Français des Matériaux Agro-Sourcés (IFMAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthèse de nouvelles phosphines hydrosolubles par réduction de sels de phosphonium»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Villeneuve d’Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Organometallic synthesis of water-soluble ruthenium nanoparticles»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 MRS Spring Meeting &amp; Exhibit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, San Francisco (USA), Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Effective liquid phase hydrogenation of furan derived compounds by metallic colloids stabilized by hydrophilic polymer of cyclodextrin»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Green Catalysis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Deep eutectic solvents based on β-cyclodextrins derivatives for homogeneous biphasic catalytic processes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Menuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16èmes Journées Cyclodextrines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Hydrogenation of biomass-derived compounds catalyzed by metallic nanoparticles stabilized by cyclodextrin polymers»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Cyclodextrin Symposium ICS 17</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Saarbrücken, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Supramolecular Reaction Platform based on Cyclodextrin Dimer for Aqueous Organometallic Catalysis»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Djedaïni-Pilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Len</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd European Conference on Cyclodextrins (ECC-2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01703216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntheses of new cyclodextrin-derivatives using Artificial Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Ternisien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Laclef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adlane Sayede</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Laref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EuroCD 2025, 8th European Cyclodextrin Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05351944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep eutectic solvents incorporating cyclodextrins: promising candidates for the solubilisation of organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Moufawad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Cyclodextrin Symposium (ICS 19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Tokyo, Japan. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01810713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Fatty acid modified cyclodextrins as mass transfert promoters for aqueous rhodium catalyzed hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Séminaire de recherche PIVERT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01738697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Fatty acid-modified cyclodextrins as mass transfer promoters for aqueous rhodium catalyzed hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cocq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Workshop on Fats and Oils Renewable Feedstock for the Chemical Industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Karlsruhe, Germany. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Diamine derivatives of isohexide through direct Ru-catalyzed amination in presence of ammonia»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Vanbésien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CATBIOR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Lyon, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transformation de poly-éthers allyliques en poly-aldéhydes via la réaction d'hydroformylation catalysée au rhodium»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC-2016, Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthesis of starch esters and ethers»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomass Conversion : Green chemistry &amp; Innovative Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Paris, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Synthesis of starch derivatives»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNOEJC-2016, Journées Nord-Ouest Européennes des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Villeneuve d Ascq, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Bio-based monomers synthesis via rhodium-catalyzed poly-allyl ether hydroformylation»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Buffe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BOSS XV, 15th Belgian Organic Synthesis Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Antwerp, Belgium. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Effective liquid phase hydrogenation of furan-derived compounds by ruthenium colloids stabilized by cyclodextrin-based hydrophilic polymer»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Ponchel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CABiomass-II Catalysis Applied to Biomass Toward sustainable processes and chemicals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Compiègne, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Tuning of the activity and the selectivity of rhodium complexes based on cyclodextrin-phosphanes during aqueous hydroformylation reaction»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IGCS, 2nd International Green Catalysis Symposium and Advanced School on Green Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Rennes, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«New cyclodextrins dimer as a mass transfer promoter for aqueous organometallic catalysis»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blaszkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Léonard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC2, 2nd International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Polymer-stabilized metal nanoparticles with cyclodextrins for the aqueous phase catalytic hydrogenation of furfural and derivatives»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Wenz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth European Congress on Catalysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Catalytic hydrogenation of furfural and its derivatives by Ru(0) nanoparticles dispersed in aqueous phase in presence of cyclodextrin-based polymer»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISGC2, 2nd International Symposium on Green Chemistry Renewable carbon and Eco-Efficient Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, La Rochelle, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01727824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Catalytic hydrogenation of furfural and its derivatives by Ru(0) nanoparticles dispersed in aqueous phase in presence of cyclodextrin-based polymer»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Herbois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Martel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Scientifique de Catalyse Homogène 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d Ascq, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01739815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphines Modified by Cyclodextrins for Supramolecular Catalysis in Water</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Piet W.N.M. van Leeuwen, Matthieu Raynal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supramolecular Catalysis - New Directions and Developments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Wiley, pp.507-518, 2022, 9783527349029. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527832033.ch34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04532058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Non-conventional reaction media: Hydroformylation, Carbonylation, and Carboxylation of Alkenes»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mortreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Monflier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">van Leeuwen, P.W.N.M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Science of Synthesis: C-1 Building Blocks in Organic Synthesis»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georg Thieme Verlag: Stuttgart, New York KG, pp.165-192, 2014, 978-3-13-170771-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01732355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhodium-Catalyzed Hydroformylation Promoted by Modified Cyclodextrins: Current Scope and Future Developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Hapiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Azaroual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hapiot, Frédéric and Leclercq, Loïc and Azaroual, Nathalie and Fourmentin, Sophie and Tilloy, Sébastien and Monflier, EricEditors. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Organic Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BENTHAM SCIENCE PUBLISHERS, pp.36-63, 2013, 978-1-60805-602-6. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/9781608054756113040004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01685009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROCÉDÉ D’ÉPURATION D’UN EFFLUENT GAZEUX</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Fourmentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Landy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Tilloy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: EP3541496B1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés d’isohexide et leurs utilisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopes Adrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delaunay Thierry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiatz Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Buffe Clothilde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monflier Eric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3078704A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d’isoidide et/ou d’isomannide à partir d’isosorbide sans solvant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3077820B1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de préparation d’isoidide et/ou d’isomannide à partir d’isosorbide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theodore Vanbesien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delaunay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wiatz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Bricout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR3077819A1. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04531096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId485"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05535269v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abdallah" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217749" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Zouhair" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien L&#233;ger" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY01529D" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05603888v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6GC01402J" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04849603v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryslain Becquet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401677" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835944v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani El Mouat" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ternel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202401384" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05040705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835973v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim E. Nasse" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike S. Heinen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Pawlowsky" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schrimpf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154114" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732077v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. H. Roth" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tilloy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.114951" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04143472v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evertz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kopplin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC04847G" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04016601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107513" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637570v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Prestigiacomo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biondo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124026" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03901244v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625146v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Larsen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beeren" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06452E" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820164v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02534E" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03829262v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Gorbunov" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Nenasheva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Terenina" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S Kardasheva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Naranov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118891" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c02924" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K&#252;nnemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03675976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lopes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Buffe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237322" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bricout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Caronia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Chena Tich&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K&#252;nnemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schurm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seidensticker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC00820F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Beddiaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet-Fressancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djedaini&#8208;pilard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Mapolie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10020339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050385v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Oliva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801609" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00044" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Quettier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leblond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2017-1205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudina Bleta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Schiavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Corsaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Costa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giaconia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16185" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03135A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0654-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alhaik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wirquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRM0W3F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02886" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut-Binkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cy01108c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681336v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685310v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coisne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hallier-Vanuxeem" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Boucau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hachani" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00185" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685002v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hapiot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213337202666150618192947" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-C7Q9KBCN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685309v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600555" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4GW0BJ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688082v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galia" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scialdone" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Span&#242;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Valenti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grignard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra20211j" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681349v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coisne" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wils" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121748" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337064v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.11.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NJH80J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681341v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machut" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500772" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1521Z1LM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685316v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3340" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1BD1C0AA3FD0A6E417CEDDBF2C461D658CD8D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681344v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Elard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.002" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F93ZSJL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664683v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbois" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;ger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc00005j" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186732v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc00591k" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307688v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blaszkiewicz" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Banaszak-L&#233;onard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.304" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685322v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00005f" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712405v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_431" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93881EB03B8DDD67C7F72F7E78F0A64A6B45A791/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685010v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43647k" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664688v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31596c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1833" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J20QL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000014" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C6RV85W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800097" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69158PDP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patrigeon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605166" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BDHZXLC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558832v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.12.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9RWRX1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200606160" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Q6F6XF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnaert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.01.049" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSPFTW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543357v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00542130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Binkowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Canipelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-004-2383-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4D8192624734006CCF42684BF646B9668D2F88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sueur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castanet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500337" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01014BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681331v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560179v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnaert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenart" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cecchelli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.067512" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00537883v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00540903v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lenfant" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Canipelle" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caron" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304183m" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740571v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740569v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200390081" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/749CD105D9C1BF05FA9A81FE5D21A305712954AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740572v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail K. Gratchev" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina I. Kurochkina" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500212232" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740576v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Christine" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6215(01)00308-1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBFCXRBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740577v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270290006547" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740586v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b108405b" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC889175C8A0791D7CC93A96960464FDD9F863BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740574v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blidi Boukamel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Krallafa" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bormann" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016034323453" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ9ZNJBS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740580v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mathivet" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M&#233;liet" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Castanet" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1381-1169(01)00229-1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS4X6KSR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740578v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(01)01918-9" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49DP6S4G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740583v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M. Wieruszeski" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lippens" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175469v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175440v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175481v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351958v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ternisien" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175551v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khouloud" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175501v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175458v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351987v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144357v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05138582v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tahil" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03933414v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957853v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lestoquoy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165263v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448813v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816697v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nielsen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890952v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726461v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moufawad" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moura" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726465v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699579v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699578v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699570v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726469v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocq" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726463v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726466v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726456v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699574v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leger" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702701v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726583v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726720v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elard" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726719v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wiatz" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quettier" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726716v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC00591K" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702916v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702926v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702917v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiavo" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sau" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bleta" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726721v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702925v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726715v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727037v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703079v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martel" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703083v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727036v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727030v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703078v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wenz" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703216v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaszkiewicz" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351944v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810713v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738697v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727401v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727399v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739582v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727515v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727511v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buffe" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739581v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727681v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727682v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727828v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727824v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739815v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727823v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;onard" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04532058v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527832033.ch34" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732355v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauthier" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685009v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054756113040004" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04530987v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04531085v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Vanbesien" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04531096v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04531114v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes Adrien" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Thierry" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiatz Vincent" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffe Clothilde" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monflier Eric" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05603888v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Galand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Ternel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kania" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Capet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bricout" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D6GC01402J" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05535269v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abdallah" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ferreira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tilloy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2026.217749" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05564659v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Zouhair" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien L&#233;ger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CY01529D" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835944v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani El Mouat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Ternel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.202401384" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04849603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chryslain Becquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.202401677" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05040705v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laclef" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mathiron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pilard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejlt.70021" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04732077v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F. H. Roth" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seidensticker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Tilloy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2024.114951" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04835973v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim E. Nasse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederike S. Heinen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Pawlowsky" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Schrimpf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Monflier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.154114" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04636592v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tah&#305;l" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Delorme" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Monflier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adlane Sayede" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jcim.4c00318" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04016601v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha El Assimi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Raihane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2023.107513" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04143472v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Roth" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Evertz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niklas Kopplin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC04847G" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04056166v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Tahil" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cdc.2023.101022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03829262v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Gorbunov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Nenasheva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Terenina" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.S Kardasheva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.R. Naranov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcata.2022.118891" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03637570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Prestigiacomo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Biondo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Galia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ponchel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fuel.2022.124026" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03901244v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.2c03302" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03625146v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Larsen" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Beeren" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CC06452E" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820164v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Quienne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Caillol" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2GC02534E" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330271v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Berche" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.1c02924" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai K&#252;nnemann" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Weber" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.0c07125" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03675976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lopes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sauthier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Buffe" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wiatz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26237322" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;odore Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delaunay" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bigot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bricout" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2020.120094" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139645v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien No&#235;l" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Caronia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iveta Chena Tich&#225;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Menuel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2020.106272" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02881844v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. K&#252;nnemann" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Schurm" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Seidensticker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0GC00820F" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877848v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Volant" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gilet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Beddiaf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Collinet-Fressancourt" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25122827" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429425v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cocq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/catal10010056" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921867v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Djedaini&#8208;pilard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cctc.201901837" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429273v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cody Williams" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selwyn Mapolie" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ica.2019.119341" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486048v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefania Oliva" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Rigaud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom10020339" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080174v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Moufawad" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Moura" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.9b00044" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050385v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Rousseau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estefan&#237;a Oliva" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bonnet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201801609" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271385v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900789" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050369v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Quettier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.8b02605" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787217v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Dauchy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leblond" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2017-1205" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787235v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudina Bleta" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Schiavo" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natale Corsaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Costa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Giaconia" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.7b16185" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738282v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7GC03135A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685431v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10311-017-0654-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688134v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alhaik" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferreira" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Wirquin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.130" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SRM0W3F7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681343v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hapiot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Menuel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.6b02886" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681335v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leblond" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Potier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menuel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bricout" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut-Binkowski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cy01108c" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681336v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules22010140" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681349v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Coisne" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wils" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fenart" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules21121748" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688082v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Scialdone" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Span&#242;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G. Valenti" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grignard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra20211j" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685310v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Coisne" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hallier-Vanuxeem" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Boucau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hachani" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tilloy" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2016.00185" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685002v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Hapiot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/2213337202666150618192947" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/R65-C7Q9KBCN-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685309v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Denis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Machut" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201600555" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-L4GW0BJ2-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681344v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Elard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Landy" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2014.06.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9F93ZSJL-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664683v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Herbois" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. L&#233;ger" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5gc00005j" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337064v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catcom.2014.11.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8NJH80J4-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681341v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Machut" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201500772" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1521Z1LM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685316v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hapiot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aoc.3340" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7E1BD1C0AA3FD0A6E417CEDDBF2C461D658CD8D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685322v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4cy00005f" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186732v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4gc00591k" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01307688v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hamon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Blaszkiewicz" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Buchotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Banaszak-L&#233;onard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjoc.10.304" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685010v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle L&#233;onard" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Len" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc43647k" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712405v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Monflier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/128_2013_431" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/93881EB03B8DDD67C7F72F7E78F0A64A6B45A791/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685012v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Guitet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Marcelo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Adam De Beaumais" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongmin Zhang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Jim&#233;nez-Barbero" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201300190" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5DSFVWD8-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664688v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ponchel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2dt31596c" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668304v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/poc.1833" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PW5J20QL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658358v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Azaroual" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Gaillard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201000014" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2C6RV85W-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667852v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200700582" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RM5G1537-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667851v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cssc.200800097" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-69158PDP-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04562762v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Patrigeon" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605166" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0BDHZXLC-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04558832v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Leclercq" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2006.12.001" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VH9RWRX1-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091904v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Genin" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.200606160" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2Q6F6XF4-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04559270v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Monnaert" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Cecchelli" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2006.01.049" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HSPFTW1G-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00543357v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00542130v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Binkowski" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lequart" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681347v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Canipelle" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10847-004-2383-7" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D4D8192624734006CCF42684BF646B9668D2F88D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00107067v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sueur" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Castanet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mortreux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200500337" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W01014BJ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00540903v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Monnaert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Betbeder" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lenfant" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681331v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lyskawa" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04560179v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fenart" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cecchelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/jpet.104.067512" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-00537883v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740570v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caron" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b304183m" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740571v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200390081" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/749CD105D9C1BF05FA9A81FE5D21A305712954AB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740576v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caline Christine" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0008-6215(01)00308-1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBFCXRBJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740572v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail K. Gratchev" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galina I. Kurochkina" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10426500212232" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740577v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10610270290006547" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740586v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b108405b" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/AC889175C8A0791D7CC93A96960464FDD9F863BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740574v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Blidi Boukamel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Krallafa" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bormann" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/a:1016034323453" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JZ9ZNJBS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740580v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mathivet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M&#233;liet" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1381-1169(01)00229-1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS4X6KSR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740578v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0040-4039(01)01918-9" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-49DP6S4G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740583v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Wieruszeski" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lippens" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008165110579" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175458v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351987v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175469v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175440v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175481v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351958v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Ternisien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Laref" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175551v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Khouloud" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Ben Youcef" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05175501v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05144357v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05138582v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Tahil" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04214791v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04193143v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03933414v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03954803v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957829v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03957853v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lestoquoy" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448813v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165263v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890952v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816697v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nielsen" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699574v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Leger" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726461v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Moufawad" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moura" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726465v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699579v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699578v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699570v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726469v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cocq" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Rousseau" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726463v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Herv&#233;" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726466v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Oliva" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mathiron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bonnet" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pillard" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726456v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702701v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726583v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pilard" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726715v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726719v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilet" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Wiatz" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Quettier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726716v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4GC00591K" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726720v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Elard" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702916v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702926v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702917v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schiavo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sau" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bleta" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01726721v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702925v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jerome" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727036v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727037v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703079v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Martel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703083v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727030v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703078v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Wenz" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703216v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blaszkiewicz" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Djeda&#239;ni-Pilard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Len" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05351944v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01810713v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738697v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727401v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727399v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vanb&#233;sien" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delaunay" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739581v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lopes" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buffe" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727515v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739582v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727511v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727681v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727682v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727823v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;onard" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727828v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727824v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01739815v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04532058v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527832033.ch34" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01732355v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mortreux" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauthier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01685009v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/9781608054756113040004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04530987v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04531114v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lopes Adrien" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaunay Thierry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiatz Vincent" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Buffe Clothilde" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monflier Eric" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04531085v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodore Vanbesien" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04531096v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>