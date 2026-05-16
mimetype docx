--- v0 (2026-04-25)
+++ v1 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Vacelet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur de Lettres en détachement à l'Agence pour l’Enseignement Français à l’Étranger (A.E.F.E. - Ministère de l’Europe et des Affaires étrangères).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0629-3081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168847264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299761655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000410208657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Pluridisciplinaire Textes & Cultures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Bourgogne Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du Comité de rédaction des Cahiers d'études nodiéristes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2011-2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Amis de Charles Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2025).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du Conseil d'Administration de l'Association des Amis de Charles Nodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (2018-2025).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur stagiaire au Lycée Arthur Varoquaux de Tomblaine, France (1999-2000).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire au Collège Albert Londres de Saint-Laurent du Maroni, Guyane française (2000-2002).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire au Lycée Bertène Juminer de Saint-Laurent du Maroni, Guyane française (2002-2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire d'une chaire de Littérature contemporaine à l'Instituto de Enseñanza Superior (I.E.S.) en Lenguas Vivas &amp;quot;&amp;quot;Juan Ramón Fernández&amp;quot; de Buenos Aires, Argentine (2008-2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire au Lycée franco-argentin Jean Mermoz de Buenos Aires, Argentine (depuis 2007).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Critique musical à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ôlyrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), correspondant à Buenos Aires, Argentine (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Critique musical à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classique mais pas has been</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classykêo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Critique musical pour </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ByBattaglia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Argentine (2022-2024).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier, Trilogie écossaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Vacelet; Georges Zaragoza. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27, pp.728, 2013, Champion Classiques série "Littératures", Catherine Mayaux, 9782745325624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cressanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, 2021, "Notre-Dame de l'Arsenal" n'a-t-elle été que la fille de Charles Nodier ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Raulet-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Caretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°1, 2020, Mais qui êtes-vous donc, Monsieur Charles Nodier ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écosse des Romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°3, 2017, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace réel, espace imaginaire dans l'œuvre de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : « CALEDONIAM ! Caledoniam ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Vacelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°3, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2017, L'Écosse des Romantiques, 978-2-406-06979-9. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'Écosse de Charles Nodier, un Eldorado romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Nodier, Trilogie écossaise : Promenade de Dieppe aux montagnes d'Écosse - Trilby, ou le lutin d'Argail - La Fée aux Miettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°27, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-48, 2013, Champion Classiques série "Littératures", 9782745325624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier, d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Charles Nodier - Carnet de recherche Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la famille Nodier, je voudrais… le grand-père ! » (note sur Joseph Nodier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodier et le sadisme : les « monstrueuses turpitudes » de Smarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valeurs du romantisme noir (dir. Émilie Pézard), nº50, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/otra1.050.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la famille Nodier, je voudrais… le cousin ! » (note sur Claude-Pierre Pajol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais qui êtes-vous donc, Monsieur Charles Nodier ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du fantastique : le roman de l'enfance de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Littérature de jeunesse et Europe romantique, N°8, pp.211-216. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09220-9.p.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier agent secret de l’Empire ! (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analogies entre la Franche-Comté et l’Écosse dans les Voyages pittoresques et romantiques dans l’ancienne France et d’autres récits de Ch. Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Voyages pittoresques et romantiques : littérature et patrimoine dans la première moitié du XIXe siècle, 5, pp.69-85. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier critique d’opéra : Ossian, ou les Bardes de Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Écosse des Romantiques, n°3, pp.155-176. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier agent secret de l’Empire ! (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.179-187. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06982-9.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de deux extraits de La Famille du duc de Popoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Écosse des Romantiques, n°3, pp.227-235. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description de l’île de Staffa de la main de Ch. Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Écosse des Romantiques, n°3, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Charles Nodier – Esquisse d’une lexicoscopie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nodier et la langue - la langue de Nodier, 2, pp.209-243. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12694-2.p.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-dono Charles Nodier. Les pérégrinations d'une bibliothèque de voyage en Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol.41 (n°1 &amp; 2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ncf.2012.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comté d'Argyle au royaume de Saba : Nodier et l'Écosse des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espace réel, espace imaginaire dans l'œuvre de Charles Nodier, 1, pp.73-103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12692-8.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Rat et l'Huître » dans la version de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la francisation d’un toponyme écossais : l’« Argail » de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translationes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (In-)Traductibilité des noms propres, 3 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/tran-2014-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analogies entre la Franche-Comté et l’Écosse dans les &amp;quot;Voyages pittoresques et romantiques&amp;quot; et d’autres récits de Ch. Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages pittoresques et romantiques dans l'ancienne France : littérature et patrimoine dans la première moitié du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Vie romantique (Paris), Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Charles Nodier – Esquisse d’une lexicoscopie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nodier et la langue – la langue de Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Zaragoza; Virginie Tellier; Sébastien Vacelet; CPTC - Université de Bourgogne (Dijon), Jan 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple de Delacroix : mise en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le thème « Liberté, Libertés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Amis de la Langue Française (CALAF) / Universidad del Salvador (USAL); Catherine Ollier (CALAF), Oct 2013, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de femmes pour la liberté : Georges Sand, Veuillez être leurs égales (avril 1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le thème « Liberté, Libertés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Amis de la Langue Française (CALAF) / Universidad del Salvador (USAL); Catherine Ollier (CALAF), May 2013, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier critique d’opéra : &amp;quot;Ossian, ou Les Bardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écosse des Romantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC - Université de Bourgogne (Dijon); Sébastien Vacelet; Georges Zaragoza, Jan 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources occultes et occultées du romantisme : le cas de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le Romantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Amis de la Langue Française (CALAF) / Universidad del Salvador (USAL); Catherine Ollier (CALAF), Apr 2012, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comté d'Argyle au royaume de Saba : Nodier et l'Écosse des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace réel et espace imaginaire dans l'œuvre de Charles Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC - Université de Bourgogne (Dijon); Georges Zaragoza; Virginie Tellier, Jan 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour vêtir Borges à l'italienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackwood's Magazine - « La Promenade de Nodier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Nodier, Trilogie écossaise : Promenade de Dieppe aux montagnes d'Écosse - Trilby, ou le lutin d'Argail - La Fée aux Miettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.638-663</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto de investigación de la Profesora Marta Taborda - Informe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Instituto de Enseñanza Superior en Lenguas Vivas "Juan Ramón Fernández" [Buenos Aires]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId77"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sébastien Vacelet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Pluridisciplinaire Textes et Cultures (CPTC) de l'Université Bourgogne Europe. Professeur de Lettres en détachement à l'Agence pour l’Enseignement Français à l’Étranger (A.E.F.E. - Ministère de l’Europe et des Affaires étrangères).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sebastien-vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0629-3081</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">168847264</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">299761655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=1pBWb8wAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000410208657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités scientifiques et de recherche</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercheur associé au Centre Pluridisciplinaire Textes & Cultures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université Bourgogne Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du Comité de rédaction des Cahiers d'études nodiéristes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2011).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Membre fondateur de l'</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Association des Amis de Charles Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membre du Conseil d'Administration de l'Association des Amis de Charles Nodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d'enseignement</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire au Lycée franco-argentin Jean Mermoz de Buenos Aires, Argentine (depuis 2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire d'une chaire de Littérature contemporaine à l'Instituto de Enseñanza Superior (I.E.S.) en Lenguas Vivas &amp;quot;&amp;quot;Juan Ramón Fernández&amp;quot; de Buenos Aires, Argentine (2008-2014).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire au Lycée Bertène Juminer de Saint-Laurent du Maroni, Guyane française (2002-2007).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur titulaire au Collège Albert Londres de Saint-Laurent du Maroni, Guyane française (2000-2002).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Professeur stagiaire au Lycée Arthur Varoquaux de Tomblaine, France (1999-2000).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Critique musical à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ôlyrix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (France), correspondant à Buenos Aires, Argentine (depuis 2018).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Critique musical à </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classique mais pas has been</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> puis </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Classykêo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France (depuis 2022).</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="4"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Critique musical pour </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ByBattaglia News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Argentine (2022-2024).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier, Trilogie écossaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Vacelet; Georges Zaragoza. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 27, pp.728, 2013, Champion Classiques série "Littératures", Catherine Mayaux, 9782745325624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes N°2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geoffroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Pézard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Cressanges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°2, 2021, "Notre-Dame de l'Arsenal" n'a-t-elle été que la fille de Charles Nodier ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03480824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes N°1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Raulet-Marcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samantha Caretti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Geoffroy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, N°1, 2020, Mais qui êtes-vous donc, Monsieur Charles Nodier ?</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Écosse des Romantiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiona Mcintosh-Varjabédian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bayle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Baudoin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°3, 2017, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace réel, espace imaginaire dans l'œuvre de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : « CALEDONIAM ! Caledoniam ! »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sébastien Vacelet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°3, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-22, 2017, L'Écosse des Romantiques, 978-2-406-06979-9. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. L'Écosse de Charles Nodier, un Eldorado romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Zaragoza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Charles Nodier, Trilogie écossaise : Promenade de Dieppe aux montagnes d'Écosse - Trilby, ou le lutin d'Argail - La Fée aux Miettes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°27, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.7-48, 2013, Champion Classiques série "Littératures", 9782745325624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier, d'ombre et de lumière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Amis de Charles Nodier - Carnet de recherche Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la famille Nodier, je voudrais… le grand-père ! » (note sur Joseph Nodier)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.6-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nodier et le sadisme : les « monstrueuses turpitudes » de Smarra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Valeurs du romantisme noir (dir. Émilie Pézard), nº50, pp.71-87. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/otra1.050.0072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03498293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dans la famille Nodier, je voudrais… le cousin ! » (note sur Claude-Pierre Pajol)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mais qui êtes-vous donc, Monsieur Charles Nodier ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Scarabée des hiéroglyphes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, N°1, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux origines du fantastique : le roman de l'enfance de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Littérature de jeunesse et Europe romantique, N°8, pp.211-216. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-09220-9.p.0211⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier agent secret de l’Empire ! (II)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.173-181. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0173⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analogies entre la Franche-Comté et l’Écosse dans les Voyages pittoresques et romantiques dans l’ancienne France et d’autres récits de Ch. Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Voyages pittoresques et romantiques : littérature et patrimoine dans la première moitié du XIXe siècle, 5, pp.69-85. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07884-5.p.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction de deux extraits de La Famille du duc de Popoli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Écosse des Romantiques, n°3, pp.227-235. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier critique d’opéra : Ossian, ou les Bardes de Lesueur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Écosse des Romantiques, n°3, pp.155-176. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier agent secret de l’Empire ! (I)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.179-187. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06982-9.p.0179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une description de l’île de Staffa de la main de Ch. Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, L'Écosse des Romantiques, n°3, pp.219-226. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-06980-5.p.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Charles Nodier – Esquisse d’une lexicoscopie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Nodier et la langue - la langue de Nodier, 2, pp.209-243. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12694-2.p.0209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-dono Charles Nodier. Les pérégrinations d'une bibliothèque de voyage en Écosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nineteenth-Century French Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, vol.41 (n°1 &amp; 2), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1353/ncf.2012.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comté d'Argyle au royaume de Saba : Nodier et l'Écosse des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Espace réel, espace imaginaire dans l'œuvre de Charles Nodier, 1, pp.73-103. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12692-8.p.0073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Rat et l'Huître » dans la version de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d'études nodiéristes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.203-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la francisation d’un toponyme écossais : l’« Argail » de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translationes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, (In-)Traductibilité des noms propres, 3 (1), pp.49-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/tran-2014-0046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les analogies entre la Franche-Comté et l’Écosse dans les &amp;quot;Voyages pittoresques et romantiques&amp;quot; et d’autres récits de Ch. Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyages pittoresques et romantiques dans l'ancienne France : littérature et patrimoine dans la première moitié du XIXe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de la Vie romantique (Paris), Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le trésor de Charles Nodier – Esquisse d’une lexicoscopie romantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nodier et la langue – la langue de Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Georges Zaragoza; Virginie Tellier; Sébastien Vacelet; CPTC - Université de Bourgogne (Dijon), Jan 2012, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de femmes pour la liberté : Georges Sand, Veuillez être leurs égales (avril 1848)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le thème « Liberté, Libertés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Amis de la Langue Française (CALAF) / Universidad del Salvador (USAL); Catherine Ollier (CALAF), May 2013, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Liberté guidant le peuple de Delacroix : mise en perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le thème « Liberté, Libertés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Amis de la Langue Française (CALAF) / Universidad del Salvador (USAL); Catherine Ollier (CALAF), Oct 2013, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Nodier critique d’opéra : &amp;quot;Ossian, ou Les Bardes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Écosse des Romantiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC - Université de Bourgogne (Dijon); Sébastien Vacelet; Georges Zaragoza, Jan 2013, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux sources occultes et occultées du romantisme : le cas de Charles Nodier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycle de conférences sur le Romantisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cercle des Amis de la Langue Française (CALAF) / Universidad del Salvador (USAL); Catherine Ollier (CALAF), Apr 2012, Buenos Aires, Argentine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02454771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du comté d'Argyle au royaume de Saba : Nodier et l'Écosse des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace réel et espace imaginaire dans l'œuvre de Charles Nodier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CPTC - Université de Bourgogne (Dijon); Georges Zaragoza; Virginie Tellier, Jan 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03154237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Para vestir a Borges a la italiana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03219763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blackwood's Magazine - &amp;quot;Nodier's Promenade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02457065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proyecto de investigación de la Profesora Marta Taborda - Informe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Instituto de Enseñanza Superior en Lenguas Vivas "Juan Ramón Fernández" [Buenos Aires]. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliographie nodiériste en ligne : œuvres et paratextes critiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Vacelet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02455387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId79"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="030FD718"/>
+    <w:nsid w:val="896A7610"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="3C6E0CB2"/>
+    <w:nsid w:val="FF66C4D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="BB3026B8"/>
+    <w:nsid w:val="2A616E9B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -551,51 +551,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="BDDC47F8"/>
+    <w:nsid w:val="6268FE2E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -791,51 +791,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-vacelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0629-3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168847264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299761655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410208657" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cptc.ube.fr/membres/enseignants-chercheurs/53-membres/351-vacelet-sebastien.html" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nodier.hypotheses.org/presentation-de-la-revue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nodier.hypotheses.org/qui-sommes-nous" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453667v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacelet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480824v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cressanges" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147809v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454969v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baudoin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453675v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453656v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0011" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216479v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498294v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498293v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra1.050.0072" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235621v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235616v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455392v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09220-9.p.0211" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455309v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0173" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455376v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0069" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897391v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0155" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454885v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06982-9.p.0179" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454951v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0227" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454945v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0219" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454898v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12694-2.p.0209" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453672v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2012.0033" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454800v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12692-8.p.0073" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455389v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454694v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tran-2014-0046" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218895v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218899v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455385v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218898v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454771v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154237v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457065v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218905v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-vacelet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0629-3081" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/168847264" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/299761655" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1pBWb8wAAAAJ" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000410208657" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cptc.ube.fr/membres/vacelet-sebastien/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nodier.hypotheses.org/presentation-de-la-revue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nodier.hypotheses.org/qui-sommes-nous" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vacelet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Zaragoza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/homecategory/champion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Geoffroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie P&#233;zard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Cressanges" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147809v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Raulet-Marcel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Caretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454969v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Mcintosh-Varjab&#233;dian" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bayle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Baudoin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453675v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Tellier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453656v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0011" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455940v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216479v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498294v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03498293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/otra1.050.0072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235621v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235616v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455392v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09220-9.p.0211" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0173" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455376v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07884-5.p.0069" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454951v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0227" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0155" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454885v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06982-9.p.0179" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454945v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06980-5.p.0219" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454898v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12694-2.p.0209" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453672v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1353/ncf.2012.0033" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454800v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12692-8.p.0073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454694v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/tran-2014-0046" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218895v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218899v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455384v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455385v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03154237v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219763v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457065v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218905v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02455387v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>