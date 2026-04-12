--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -1655,551 +1655,551 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04521658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de l’Amérique latine et les dynamiques de l’extractivisme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Modernisation and Regional Reorganisation of the Southern Andes: The Unexpected Materialities of the Southern Peruvian Gas Pipeline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.854.0010⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.9465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03591492v1</w:t>
+                <w:t xml:space="preserve">halshs-03520925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche géographique des transitions énergétiques en Amérique Latine</w:t>
+                <w:t xml:space="preserve">Les territoires de l’Amérique latine et les dynamiques de l’extractivisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 85 (3), pp.29-49. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, Vol. 85 (4), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.854.0010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lig.853.0029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03591307v1</w:t>
+                <w:t xml:space="preserve">halshs-03591492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Fuster-Farfán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.13080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03699239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modernisation énergétique et réorganisation régionale des Andes méridionales : les matérialités inattendues du Gazoduc Sud Péruvien</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une approche géographique des transitions énergétiques en Amérique Latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109-3, </w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 85 (3), pp.29-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lig.853.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03520918v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Parks from North to South. An entangled history of Conservation and Colonization in Argentina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modernisation énergétique et réorganisation régionale des Andes méridionales : les matérialités inattendues du Gazoduc Sud Péruvien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98, pp.242-246. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.14380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03956680v1</w:t>
+                <w:t xml:space="preserve">halshs-03520918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Modernisation and Regional Reorganisation of the Southern Andes: The Unexpected Materialities of the Southern Peruvian Gas Pipeline.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">National Parks from North to South. An entangled history of Conservation and Colonization in Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 109-3, </w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.242-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.9465⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/cal.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03520925v1</w:t>
+                <w:t xml:space="preserve">halshs-03956680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les singularités du Brésil : fondement ou alibi scientifique ?</w:t>
               </w:r>
@@ -4817,51 +4817,51 @@
                 <w:t xml:space="preserve">Freddy Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Debizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, 18 p</w:t>
+              <w:t xml:space="preserve">CNRS, cellule énergie. 2023, pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04594804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -5113,199 +5113,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
+                <w:t xml:space="preserve">Les fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
+              <w:t xml:space="preserve">Bertrand Michel, Blanquer Jean-michel, Coppolani Antoine et Vagnoux Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, 2016, 978-2-221-12578-6</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.340-347, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01522343v1</w:t>
+                <w:t xml:space="preserve">halshs-01522346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fleuves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+                <w:t xml:space="preserve">Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand Michel, Blanquer Jean-michel, Coppolani Antoine et Vagnoux Isabelle. </w:t>
+              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.340-347, 2016, 978-2-221-12578-6</w:t>
+              <w:t xml:space="preserve">Les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01522346v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie</w:t>
               </w:r>
@@ -5616,199 +5616,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Couffignal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
+              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00672370v1</w:t>
+                <w:t xml:space="preserve">halshs-00584546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Georges Couffignal. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
+              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584546v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. Las dinámicas económicas y sociales de América Latina: Los grandes desafíos</w:t>
               </w:r>
@@ -5973,431 +5973,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Políticas y desafíos ambientales</w:t>
+                <w:t xml:space="preserve">Quelle place pour les espaces ruraux au Chili ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Jean et Martine Guibert (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina: Dinámicas socioeconómicas y políticas públicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.325-371, 2011, A savoir</w:t>
+              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.339-359, 2011, Collection U. Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00672404v1</w:t>
+                <w:t xml:space="preserve">halshs-00679289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les espaces ruraux au Chili ?</w:t>
+                <w:t xml:space="preserve">Alberdi et la géopolitique de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Yves Jean et Martine Guibert (Dir.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Quattrocchi-Woisson, Diana (Ed. Sc.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.339-359, 2011, Collection U. Géographie</w:t>
+              <w:t xml:space="preserve">Juan Bautista Alberdi et l'indépendance argentine : la force de la pensée et de l'écriture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 400 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00679289v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00672861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberdi et la géopolitique de la mondialisation</w:t>
+                <w:t xml:space="preserve">Políticas y desafíos ambientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Quattrocchi-Woisson, Diana (Ed. Sc.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Juan Bautista Alberdi et l'indépendance argentine : la force de la pensée et de l'écriture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 400 p., 2011</w:t>
+              <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina: Dinámicas socioeconómicas y políticas públicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.325-371, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00672861v1</w:t>
+                <w:t xml:space="preserve">halshs-00672404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme responsable en Amérique Latine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTORES PÚBLICOS Y ACTORES PRIVADOS EN LA ACTIVIDAD PETROLERA ARGENTINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géraldine Froger. </w:t>
+              <w:t xml:space="preserve">Isabelle ROUSSEAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme durable dans les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.223-238, 2010, EcoPolis</w:t>
+              <w:t xml:space="preserve">AMÉRICA LATINA Y PETRÓLEO. LOS DESAFÍOS POLÍTICOS Y ECONÓMICOS DE CARA AL SIGLO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de México, pp.141-160, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00556517v1</w:t>
+                <w:t xml:space="preserve">halshs-00490366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTORES PÚBLICOS Y ACTORES PRIVADOS EN LA ACTIVIDAD PETROLERA ARGENTINA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tourisme responsable en Amérique Latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle ROUSSEAU. </w:t>
+              <w:t xml:space="preserve">Géraldine Froger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMÉRICA LATINA Y PETRÓLEO. LOS DESAFÍOS POLÍTICOS Y ECONÓMICOS DE CARA AL SIGLO XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colegio de México, pp.141-160, 2010</w:t>
+              <w:t xml:space="preserve">Tourisme durable dans les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.223-238, 2010, EcoPolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00490366v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00556517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denis e a Geografia da América do Sul</w:t>
               </w:r>
@@ -6673,51 +6673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7110,51 +7110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="133A2D3B"/>
+    <w:nsid w:val="CCF33B6C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7341,51 +7341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-velut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1366-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060309776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46974920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038562923" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ceclia Carrizo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00781908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sof&#237;a Villalba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebeaupin-Salamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas Robles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Yaneth Ruiz Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Ruiz-Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9440" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956680v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14380" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.23555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01544505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Hevia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Figueroa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Haddad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Javier Negrete Sepulveda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negret Sepulveda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00527440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/52/74/40/PDF/EC-NC-basse_def.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672861v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-velut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1366-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060309776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46974920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038562923" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ceclia Carrizo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00781908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sof&#237;a Villalba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebeaupin-Salamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas Robles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Yaneth Ruiz Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Ruiz-Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.23555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01544505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Hevia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Figueroa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Haddad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Javier Negrete Sepulveda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negret Sepulveda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00527440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/52/74/40/PDF/EC-NC-basse_def.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>