--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -1655,408 +1655,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04521658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Modernisation and Regional Reorganisation of the Southern Andes: The Unexpected Materialities of the Southern Peruvian Gas Pipeline.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les territoires de l’Amérique latine et les dynamiques de l’extractivisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.9465⟩</w:t>
+              <w:t xml:space="preserve">L'Information géographique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 85 (4), pp.10-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.854.0010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03520925v1</w:t>
+                <w:t xml:space="preserve">halshs-03591492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les territoires de l’Amérique latine et les dynamiques de l’extractivisme</w:t>
+                <w:t xml:space="preserve">Une approche géographique des transitions énergétiques en Amérique Latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Information géographique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, Vol. 85 (4), pp.10-19. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.854.0010⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 85 (3), pp.29-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lig.853.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03591492v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03591307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Contestée, appropriée et dépossédée : la place de la nature dans les villes latino-américaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Nicolas-Artero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xenia Fuster-Farfán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.23-35. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.13080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03699239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche géographique des transitions énergétiques en Amérique Latine</w:t>
+                <w:t xml:space="preserve">National Parks from North to South. An entangled history of Conservation and Colonization in Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Information géographique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lig.853.0029⟩</w:t>
+              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 98, pp.242-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cal.14380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">halshs-03591307v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03956680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modernisation énergétique et réorganisation régionale des Andes méridionales : les matérialités inattendues du Gazoduc Sud Péruvien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Montes de Oca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2067,139 +2058,148 @@
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 109-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/rga.9440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03520918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National Parks from North to South. An entangled history of Conservation and Colonization in Argentina</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy Modernisation and Regional Reorganisation of the Southern Andes: The Unexpected Materialities of the Southern Peruvian Gas Pipeline.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Montes de Oca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 98, pp.242-246. </w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 109-3, </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cal.14380⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.9465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03956680v1</w:t>
+                <w:t xml:space="preserve">halshs-03520925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les singularités du Brésil : fondement ou alibi scientifique ?</w:t>
               </w:r>
@@ -5113,199 +5113,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les fleuves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
+                <w:t xml:space="preserve">Développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand Michel, Blanquer Jean-michel, Coppolani Antoine et Vagnoux Isabelle. </w:t>
+              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.340-347, 2016, 978-2-221-12578-6</w:t>
+              <w:t xml:space="preserve">Les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Robert Laffont, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01522346v1</w:t>
+                <w:t xml:space="preserve">halshs-01522343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
+                <w:t xml:space="preserve">Les fleuves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Emilie Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
+              <w:t xml:space="preserve">Bertrand Michel, Blanquer Jean-michel, Coppolani Antoine et Vagnoux Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Robert Laffont, 2016, 978-2-221-12578-6</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.340-347, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01522343v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01522346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energie</w:t>
               </w:r>
@@ -5358,186 +5358,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01522344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecologie</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
+              <w:t xml:space="preserve">Bertrand Michel, Blanquer Jean-michel, Coppolani Antoine et Vagnoux Isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
+              <w:t xml:space="preserve">Dictionnaires des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.256-260, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01522349v1</w:t>
+                <w:t xml:space="preserve">halshs-01522348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eau</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Ghorra-Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bertrand Michel, Blanquer Jean-michel, Coppolani Antoine et Vagnoux Isabelle. </w:t>
+              <w:t xml:space="preserve">Bertrand, Michel, Blanquer, Jean-michel, Coppolani, Antoine et VAgnoux, isabelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaires des Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, II, Robert Laffont, pp.256-260, 2016, 978-2-221-12578-6</w:t>
+              <w:t xml:space="preserve">Dictionnaire des Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, II, Robert Laffont, pp.260-264, 2016, 978-2-221-12578-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01522348v1</w:t>
+                <w:t xml:space="preserve">halshs-01522349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les dynamiques économiques et sociales de l'Amérique latine : les grands enjeux</w:t>
               </w:r>
@@ -5616,199 +5616,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Georges Couffignal. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
+              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00584546v1</w:t>
+                <w:t xml:space="preserve">halshs-00672370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les politiques et enjeux environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les agricultures latino-américaines : dynamiques et enjeux de développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georges Couffignal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les enjeux du développement en Amérique latine : Dynamiques socioéconomiques et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.321-367, 2011, A savoir</w:t>
+              <w:t xml:space="preserve">Amérique latine. L'Amérique latine est bien partie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, La documentation française, pp.93-104, 2011, IHEAL</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00672370v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00584546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introducción. Las dinámicas económicas y sociales de América Latina: Los grandes desafíos</w:t>
               </w:r>
@@ -5973,431 +5973,431 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00714004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle place pour les espaces ruraux au Chili ?</w:t>
+                <w:t xml:space="preserve">Políticas y desafíos ambientales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Yves Jean et Martine Guibert (Dir.). </w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Le Tourneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.339-359, 2011, Collection U. Géographie</w:t>
+              <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina: Dinámicas socioeconómicas y políticas públicas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.325-371, 2011, A savoir</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00679289v1</w:t>
+                <w:t xml:space="preserve">halshs-00672404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberdi et la géopolitique de la mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Quattrocchi-Woisson, Diana (Ed. Sc.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juan Bautista Alberdi et l'indépendance argentine : la force de la pensée et de l'écriture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Sorbonne Nouvelle, 400 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Políticas y desafíos ambientales</w:t>
+                <w:t xml:space="preserve">Quelle place pour les espaces ruraux au Chili ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">C. Quenant, S. Velut (Coord.). </w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Faliès</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Jean et Martine Guibert (Dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Los desafíos del desarrollo en América Latina: Dinámicas socioeconómicas y políticas públicas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Française de Développement (AFD) ; Institut des Amériques (IdA), pp.325-371, 2011, A savoir</w:t>
+              <w:t xml:space="preserve">Dynamiques des espaces ruraux dans le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.339-359, 2011, Collection U. Géographie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00672404v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00679289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ACTORES PÚBLICOS Y ACTORES PRIVADOS EN LA ACTIVIDAD PETROLERA ARGENTINA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le tourisme responsable en Amérique Latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dumoulin Kervran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Isabelle ROUSSEAU. </w:t>
+              <w:t xml:space="preserve">Géraldine Froger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMÉRICA LATINA Y PETRÓLEO. LOS DESAFÍOS POLÍTICOS Y ECONÓMICOS DE CARA AL SIGLO XXI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colegio de México, pp.141-160, 2010</w:t>
+              <w:t xml:space="preserve">Tourisme durable dans les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, pp.223-238, 2010, EcoPolis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00490366v1</w:t>
+                <w:t xml:space="preserve">halshs-00556517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tourisme responsable en Amérique Latine</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ACTORES PÚBLICOS Y ACTORES PRIVADOS EN LA ACTIVIDAD PETROLERA ARGENTINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Géraldine Froger. </w:t>
+              <w:t xml:space="preserve">Isabelle ROUSSEAU. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourisme durable dans les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peter Lang, pp.223-238, 2010, EcoPolis</w:t>
+              <w:t xml:space="preserve">AMÉRICA LATINA Y PETRÓLEO. LOS DESAFÍOS POLÍTICOS Y ECONÓMICOS DE CARA AL SIGLO XXI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colegio de México, pp.141-160, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00556517v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00490366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Denis e a Geografia da América do Sul</w:t>
               </w:r>
@@ -6450,212 +6450,212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00672235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Latin American Municipalities in transnational networks : reforming municipal governments in Rosario, Argentina and Montevideo Uruguay in the 1990s</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La dimensión marítima en el patrimonio de Valparaíso, ciudad del patrimonio mundial de la Humanidad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Ménanteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Pierre-Yves SAUNIER ; Shane EWEN. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Baldomero Estrada Turra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anothe Global City. Historical Explorations into the Transanational Municipal Moment. 1850-2000.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Palgrave MAcMillan, pp.173-212, 2008</w:t>
+              <w:t xml:space="preserve">Valparaíso : patrimonio arquitectónico, social y geográfico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ediciones Altazor, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00490494v1</w:t>
+                <w:t xml:space="preserve">halshs-04036204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dimensión marítima en el patrimonio de Valparaíso, ciudad del patrimonio mundial de la Humanidad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Latin American Municipalities in transnational networks : reforming municipal governments in Rosario, Argentina and Montevideo Uruguay in the 1990s</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Velut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Jacquot</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Baldomero Estrada Turra. </w:t>
+                <w:t xml:space="preserve">Silvia Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pierre-Yves SAUNIER ; Shane EWEN. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valparaíso : patrimonio arquitectónico, social y geográfico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ediciones Altazor, 2008</w:t>
+              <w:t xml:space="preserve">Anothe Global City. Historical Explorations into the Transanational Municipal Moment. 1850-2000.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Palgrave MAcMillan, pp.173-212, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04036204v1</w:t>
+                <w:t xml:space="preserve">halshs-00490494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6673,51 +6673,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Vagnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Velut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7110,51 +7110,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCF33B6C"/>
+    <w:nsid w:val="89E9851B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7341,51 +7341,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-velut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1366-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060309776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46974920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038562923" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ceclia Carrizo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00781908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sof&#237;a Villalba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebeaupin-Salamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas Robles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Yaneth Ruiz Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Ruiz-Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520925v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0010" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591307v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0029" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520918v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956680v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14380" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.23555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01544505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Hevia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Figueroa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Haddad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Javier Negrete Sepulveda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negret Sepulveda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00527440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/52/74/40/PDF/EC-NC-basse_def.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522346v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522343v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522348v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679289v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672861v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490366v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556517v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490494v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Robin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036204v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-velut" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1366-6496" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060309776" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/46974920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000038562923" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05169905v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Velut" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Forget" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04416097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Velut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Cecilia Carrizo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04624716v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daviet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115028v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina Ceclia Carrizo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353445v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01756845v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Multon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490945v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00564762v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00781908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432202v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534152v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Perroux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.764.0051" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Arnauld de Sartre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wurtz Frederic" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bouneau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Bouchet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Debizet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2025060" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521632v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Sof&#237;a Villalba" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eg.513.0238" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04110282v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Beuf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lebeaupin-Salamon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Rojas Robles" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Yaneth Ruiz Ruiz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ried.8159" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521658v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Hern&#225;ndez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Ruiz-Ruiz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13155" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591492v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.854.0010" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591307v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lig.853.0029" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03699239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas-Artero" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xenia Fuster-Farf&#225;n" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.13080" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.14380" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520918v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Montes de Oca" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9440" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520925v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.9465" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591508v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.23555" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas Artero" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Aliste" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5354/0719-1472.2018.49500" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01544505v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bos" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.4330" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132985v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933625v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Falk Borsdorf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Pelenc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Reutz-Hornsteiner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Le Tourneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Coy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00769074v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Poignant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672217v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Hevia" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.24792" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679343v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negrete" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Figueroa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556845v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Ramousse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431336v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169959v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/autr.045.0207" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431330v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490472v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic M&#233;nanteau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00284582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Ghorra-Gobin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00005185v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Faour" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Haddad" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Verdeil" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lavaud-Letilleul" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Javier Negrete Sepulveda" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068084v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Th&#233;ry" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Negret Sepulveda" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00687557v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Droulers" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04833771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Euzen" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Marc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ayrault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Belletti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03956779v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Nicolas" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graciela Schneier-Madanes" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poupeau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Chavarochette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.iheal.9702" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672229v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quenan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672225v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-00527440v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Bars" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Faug&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Menanteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Riedacker" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hal.ird.fr/docs/00/52/74/40/PDF/EC-NC-basse_def.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188470v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ifpo.402" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327094v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lombard" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mesclier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04594804v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wurtz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00944615v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Laugier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Nada&#239;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Labussiere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941392v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522343v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vagnoux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522346v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522348v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522349v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672329v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Allou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672370v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584546v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Guibert" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672396v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714004v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672404v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672861v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00679289v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fali&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00556517v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dumoulin Kervran" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490366v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00672235v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacquot" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00490494v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Robin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443051v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00250009v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00203388v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00351287v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>