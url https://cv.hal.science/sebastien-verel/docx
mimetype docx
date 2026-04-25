--- v0 (2026-03-19)
+++ v1 (2026-04-25)
@@ -2280,248 +2280,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01380612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid metaheuristic for multiobjective unconstrained binary quadratic programming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distributed Localized Bi-objective Search</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Humeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soft Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 16, pp.10-19. </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 239 (3), pp.731-743. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.asoc.2013.11.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.05.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00801793v3</w:t>
+                <w:t xml:space="preserve">hal-01002520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Localized Bi-objective Search</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
+                <w:t xml:space="preserve">A hybrid metaheuristic for multiobjective unconstrained binary quadratic programming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Humeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 239 (3), pp.731-743. </w:t>
+              <w:t xml:space="preserve">Applied Soft Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16, pp.10-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2014.05.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.asoc.2013.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002520v1</w:t>
+                <w:t xml:space="preserve">hal-00801793v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the structure of multiobjective combinatorial search space: MNK-landscapes with correlated objectives</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParadisEO-MO: From Fitness Landscape Analysis to Efficient Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3447,486 +3447,486 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonic analysis of a repositioning plan optimization problem</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Fromentin</w:t>
+                <w:t xml:space="preserve">LON/D — Sub-problem landscape analysis in decomposition-based multi-objective decomposition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (M&amp;C 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoCOP 2025 - 25th European Conference on Evolutionary Computation in Combinatorial Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.133-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86849-8_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05217322v1</w:t>
+                <w:t xml:space="preserve">hal-05012193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LON/D — Sub-problem landscape analysis in decomposition-based multi-objective decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scaling up Pareto local optimal solutions networks: Modelling multi-objective landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernán Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoCOP 2025 - 25th European Conference on Evolutionary Computation in Combinatorial Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-86849-8_9⟩</w:t>
+              <w:t xml:space="preserve">ECTA 2025 – 17th International Conference on Evolutionary Computation Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.72-90, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-15635-8_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012193v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05215230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up Pareto local optimal solutions networks: Modelling multi-objective landscapes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Meta-learning of Univariate Estimation-of-Distribution Algorithms for Pseudo-Boolean Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECTA 2025 – 17th International Conference on Evolutionary Computation Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marbella, Spain. pp.72-90, </w:t>
+              <w:t xml:space="preserve">25th European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Trieste, Italy. pp.84-100, </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-15635-8_5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-86849-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05215230v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meta-learning of Univariate Estimation-of-Distribution Algorithms for Pseudo-Boolean Problems</w:t>
+                <w:t xml:space="preserve">Harmonic analysis of a repositioning plan optimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Goudet</w:t>
+                <w:t xml:space="preserve">Martin Desombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+                <w:t xml:space="preserve">Baptiste Magnaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+                <w:t xml:space="preserve">Jean-Michel Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Fromentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Conference on Evolutionary Computation in Combinatorial Optimization (EvoCOP 2025)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Mathematics and Computational Methods Applied to Nuclear Science and Engineering (M&amp;C 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Nuclear Society (ANS), Apr 2025, Denver (Colorado), United States. pp.866-875</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012214v1</w:t>
+                <w:t xml:space="preserve">hal-05217322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local optima networks for constrained search spaces</w:t>
               </w:r>
@@ -4453,77 +4453,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Strategies for Univariate Estimation-of-Distribution Algorithms with Evolved Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4890,51 +4890,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Conference on Evolutionary Computation Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.75-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4953,395 +4953,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Global Structure of PUBOi Fitness Landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Tari</w:t>
+                <w:t xml:space="preserve">Pareto local optimal solutions networks with compression, enhanced visualization and expressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3583133.3590649⟩</w:t>
+              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbon, Portugal. pp.713-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583131.3590474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075074v1</w:t>
+                <w:t xml:space="preserve">hal-04169768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature-based benchmarking of distance-based multi/many-objective optimisation problems: A machine learning perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinkle Chugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fieldsend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Allmendinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO 2023 - 12th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Leiden, Netherlands. pp.260-273, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-27250-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04021499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto local optimal solutions networks with compression, enhanced visualization and expressiveness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">On the Global Structure of PUBOi Fitness Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbon, Portugal. pp.713-721, </w:t>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.247-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583131.3590474⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3590649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169768v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Transform-based Surrogates for Permutation Problems</w:t>
               </w:r>
@@ -5425,252 +5425,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04202402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling of the secondary loop and the cooling circuit in a PWR involved in load follow operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Do</w:t>
+                <w:t xml:space="preserve">PUBOi: A Tunable Benchmark with Variable Importance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hubert Grard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PHYSOR 2022 - International Conference on Physics of Reactors 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimisation (EvoCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Madrid, Spain. pp.175-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-04148-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901398v2</w:t>
+                <w:t xml:space="preserve">hal-03677551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PUBOi: A Tunable Benchmark with Variable Importance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Tari</w:t>
+                <w:t xml:space="preserve">Coupling of the secondary loop and the cooling circuit in a PWR involved in load follow operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Do</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Grard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheikh Diop</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Evolutionary Computation in Combinatorial Optimisation (EvoCOP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PHYSOR 2022 - International Conference on Physics of Reactors 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Pittsburgh (Etats-Unis), United States. pp.3304-3313</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03677551v1</w:t>
+                <w:t xml:space="preserve">hal-03901398v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractal Dimension and Perturbation Strength: A Local Optima Networks View</w:t>
               </w:r>
@@ -5894,64 +5894,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions de Walsh pour le benchmarking des métaheuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5983,334 +5983,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03384311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Landscape features and automated algorithm selection for multi-objective interpolated continuous optimisation problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Dreo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru-Ciprian Zăvoianu</w:t>
+                <w:t xml:space="preserve">Marc Schoenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Mccall</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan J. Merelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2021 - The Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Lille / Virtual, France. pp.421-429, </w:t>
+              <w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM Sigevo, Jul 2021, Lille / Virtual, France. pp.1522-1530, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3449639.3459353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3449726.3463276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325676v1</w:t>
+                <w:t xml:space="preserve">pasteur-03220556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradiseo: From a Modular Framework for Evolutionary Computation to the Automated Design of Metaheuristics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Landscape features and automated algorithm selection for multi-objective interpolated continuous optimisation problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Dreo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">Benjamin Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schoenauer</w:t>
+                <w:t xml:space="preserve">Alexandru-Ciprian Zăvoianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan J. Merelo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Mccall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2021 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ACM Sigevo, Jul 2021, Lille / Virtual, France. pp.1522-1530, </w:t>
+              <w:t xml:space="preserve">GECCO 2021 - The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Lille / Virtual, France. pp.421-429, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3449726.3463276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3449639.3459353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03220556v1</w:t>
+                <w:t xml:space="preserve">hal-03325676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of load-follow operations of a 1300MW pressurized water reactor using evolutionnary algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6585,51 +6585,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03136995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BCMA-ES: A Bayesian approach to CMA-ES</w:t>
+                <w:t xml:space="preserve">Bayesian CMA-ES: a new approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Benhamou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Saltiel</w:t>
@@ -6647,324 +6647,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Teytaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2020 - The Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cancún, Mexico. pp.203-204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3377929.3389913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02886512v1</w:t>
+                <w:t xml:space="preserve">hal-03814858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian CMA-ES: a new approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Saltiel</w:t>
+                <w:t xml:space="preserve">Dynamic compartmental models for large multi-objective landscapes and performance estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Monzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '20: Genetic and Evolutionary Computation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoCOP 2020 - 20th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Seville, Spain. pp.99-113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-43680-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3377929.3389913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03814858v1</w:t>
+                <w:t xml:space="preserve">hal-02920043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic compartmental models for large multi-objective landscapes and performance estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+                <w:t xml:space="preserve">BCMA-ES: A Bayesian approach to CMA-ES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Saltiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoCOP 2020 - 20th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2020 - The Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, ONLINE, Mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-43680-3_7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02920043v1</w:t>
+                <w:t xml:space="preserve">hal-02886512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance, indicator and decomposition based search for multi-objective QAP: landscape analysis and automated algorithm selection</w:t>
               </w:r>
@@ -7312,675 +7312,675 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic calibration of a farm irrigation model: a multi-modal optimization approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
+                <w:t xml:space="preserve">Combinatorial Surrogate-Assisted Optimization for Bus Stops Spacing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EA2019 Artificial Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">The 14th Biennial International Conference on Artificial Evolution (EA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Evolution Artificielle, Oct 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02406612v1</w:t>
+                <w:t xml:space="preserve">hal-02319558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Features for Continuous Exploratory Landscape Analysis based on the SOO Tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximating Pareto Set Topology by Cubic Interpolation on Bi-objective Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Marca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saúl Zapotecas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOGA 2019 - 15th ACM/SIGEVO Workshop on Foundations of Genetic Algorithms</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMO 2019 - International Conference on Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, East Lansing, Michigan, United States. pp.386-398, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12598-1_31⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282986v1</w:t>
+                <w:t xml:space="preserve">hal-02064548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Relevance of Variables for Effective Recombination</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Automatic calibration of a farm irrigation model: a multi-modal optimization approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Teytaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2019 - International Conference on Evolutionary Multi-Criterion Optimization</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EA2019 Artificial Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064547v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02406612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combinatorial Surrogate-Assisted Optimization for Bus Stops Spacing Problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+                <w:t xml:space="preserve">New Features for Continuous Exploratory Landscape Analysis based on the SOO Tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie Marion</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th Biennial International Conference on Artificial Evolution (EA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Evolution Artificielle, Oct 2019, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">FOGA 2019 - 15th ACM/SIGEVO Workshop on Foundations of Genetic Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Potsdam, Germany. pp.72-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02319558v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximating Pareto Set Topology by Cubic Interpolation on Bi-objective Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuri Marca</w:t>
+                <w:t xml:space="preserve">Estimating Relevance of Variables for Effective Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taishi Ito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Saúl Zapotecas Martinez</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO 2019 - International Conference on Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Mar 2019, East Lansing, Michigan, United States. pp.386-398, </w:t>
+              <w:t xml:space="preserve">, Mar 2019, East Lansing, Michigan, United States. pp.411-423, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-12598-1_31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-12598-1_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02064548v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a simulator oriented PWR model and optimization of load-follow operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Drouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,278 +8025,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03137044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic compartmental models for algorithm analysis and population size estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+                <w:t xml:space="preserve">Walsh functions as surrogate model for pseudo-boolean optimization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Marion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2019 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.2044-2047, </w:t>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.303-311, </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3319619.3326912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3321707.3321800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436226v1</w:t>
+                <w:t xml:space="preserve">hal-02190141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Walsh functions as surrogate model for pseudo-boolean optimization problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Leprêtre</w:t>
+                <w:t xml:space="preserve">Dynamic compartmental models for algorithm analysis and population size estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Monzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.303-311, </w:t>
+              <w:t xml:space="preserve">GECCO 2019 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Prague, Czech Republic. pp.2044-2047, </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3321707.3321800⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3319619.3326912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190141v1</w:t>
+                <w:t xml:space="preserve">hal-02436226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominance, epsilon, and hypervolume local optimal sets in multi-objective optimization, and how to tell the difference</w:t>
               </w:r>
@@ -8680,51 +8680,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Le Pallec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.30-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8752,395 +8752,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03279555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fractal Nature of Local Optima Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A surrogate model based on Walsh decomposition for pseudo-boolean functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Mcmenemy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoCOP 2018 - The 18th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-77449-7_2⟩</w:t>
+              <w:t xml:space="preserve">PPSN 2018 - International Conference on Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. pp.181-193, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99259-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01824984v1</w:t>
+                <w:t xml:space="preserve">hal-01823725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling Local Optima Networks of Large Combinatorial Search Spaces: the QAP Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Fractal Nature of Local Optima Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Thomson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadarajen Veerapen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mcmenemy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference Parallel Problem Solving from Nature (PPSN XV) - 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoCOP 2018 - The 18th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Parma, Italy. pp.18-33, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-77449-7_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823720v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01824984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate model based on Walsh decomposition for pseudo-boolean functions</w:t>
+                <w:t xml:space="preserve">Sampling Local Optima Networks of Large Combinatorial Search Spaces: the QAP Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Daolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2018 - International Conference on Parallel Problem Solving from Nature</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Conference Parallel Problem Solving from Nature (PPSN XV) - 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. pp.257-268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99259-4_15⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01823725v1</w:t>
+                <w:t xml:space="preserve">hal-01823720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifractality and Dimensional Determinism in Local Optima Networks</w:t>
               </w:r>
@@ -9752,507 +9752,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01496347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Jankee</w:t>
+                <w:t xml:space="preserve">Closed state model for understanding the dynamics of MOEAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Monzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.609-616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01643337v1</w:t>
+                <w:t xml:space="preserve">hal-01496329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a load following management for a PWR reactor using an optimization method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Do</w:t>
+                <w:t xml:space="preserve">A fitness landscape analysis of Pareto local search on bi-objective permutation flowshop scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Evolutionary Multi-Criterion Optimization (EMO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.422-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496376v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed state model for understanding the dynamics of MOEAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+                <w:t xml:space="preserve">Design of a load following management for a PWR reactor using an optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pallec Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.609-616</w:t>
+              <w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496329v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fitness landscape analysis of Pareto local search on bi-objective permutation flowshop scheduling problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Evolutionary Multi-Criterion Optimization (EMO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.422-437, </w:t>
+              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Madère, Portugal. pp.313-320, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5220/0006504203130320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496357v1</w:t>
+                <w:t xml:space="preserve">hal-01643337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning variable importance to guide recombination on many-objective optimization</w:t>
               </w:r>
@@ -10389,64 +10389,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pallec Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.295-296, </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11085,77 +11085,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-physics PWR model for the load following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pallec Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11366,51 +11366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Paquete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin-Kao Hao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMO - 2015 8th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Guimarães, Portugal. pp.171-186, </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11667,252 +11667,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01066206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What makes an instance difficult for black-box 0-1 evolutionary multiobjective optimizers?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Etude à l'aide d'une simulation informatique multi-agents visant à saisir les conséquences de la réforme des aéroports pour les territoires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Carrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ramat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Artificial Evolution (EA 2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11ème Conférence Annuelle TEPP : Territoires, Espaces, et Politiques Publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEMNA (Laboratoire d’Economie et de Management de Nantes-Atlantique), Sep 2014, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855252v1</w:t>
+                <w:t xml:space="preserve">hal-01069541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude à l'aide d'une simulation informatique multi-agents visant à saisir les conséquences de la réforme des aéroports pour les territoires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Carrard</w:t>
+                <w:t xml:space="preserve">What makes an instance difficult for black-box 0-1 evolutionary multiobjective optimizers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Ramat</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Conférence Annuelle TEPP : Territoires, Espaces, et Politiques Publiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Conference on Artificial Evolution (EA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France. pp.3-15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11683-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01069541v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Analysis of Differential Evolution Parameters on Rotated Bi-objective Optimization Functions</w:t>
               </w:r>
@@ -12313,64 +12313,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On set-based local search for multiobjective combinatorial optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13320,64 +13320,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche locale multi-objectif basée sur les ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14264,51 +14264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14569,623 +14569,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Optima Networks of the Quadratic Assignment Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Daolio</w:t>
+                <w:t xml:space="preserve">First-improvement vs. Best-improvement Local Optima Networks of NK Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE world conference on computational intelligence (WCCI - CEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.3145 - 3152</w:t>
+              <w:t xml:space="preserve">11th International Conference on Parallel Problem Solving From Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland. pp.104 - 113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487806v1</w:t>
+                <w:t xml:space="preserve">hal-00488401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Optima Networks: Current Results and Perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Optima Networks of the Quadratic Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Daolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Ochoa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabio Daolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ThRaSH 2010 - 4th Workshop on Theory of Randomized Search Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE world conference on computational intelligence (WCCI - CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.3145 - 3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460436v1</w:t>
+                <w:t xml:space="preserve">hal-00487806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: definition, properties</w:t>
+                <w:t xml:space="preserve">Fitness landscapes and graphs: multimodularity, ruggedness and neutrality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Workshop on Theory of Randomized Search Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE WCCI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.3593--3656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460442v1</w:t>
+                <w:t xml:space="preserve">hal-00460448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First-improvement vs. Best-improvement Local Optima Networks of NK Landscapes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">States based evolutionary algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Parallel Problem Solving From Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland. pp.104 - 113</w:t>
+              <w:t xml:space="preserve">Workshop selfstar at conference PPSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488401v1</w:t>
+                <w:t xml:space="preserve">hal-00518206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">States based evolutionary algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Optima Networks: Current Results and Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Daolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop selfstar at conference PPSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">ThRaSH 2010 - 4th Workshop on Theory of Randomized Search Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518206v1</w:t>
+                <w:t xml:space="preserve">hal-00460436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness landscapes and graphs: multimodularity, ruggedness and neutrality</w:t>
+                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: definition, properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE WORLD CONGRESS ON COMPUTATIONAL INTELLIGENCE WCCI 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.3593--3656</w:t>
+              <w:t xml:space="preserve">4th Workshop on Theory of Randomized Search Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00460448v1</w:t>
+                <w:t xml:space="preserve">hal-00460442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
               </w:r>
@@ -15360,230 +15360,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verel</w:t>
+                <w:t xml:space="preserve">Local Optima Networks of NK Landscapes with and without Neutrality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">3rd Workshop on Theory of Randomized Search Heuristics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383711v1</w:t>
+                <w:t xml:space="preserve">hal-00425367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Optima Networks of NK Landscapes with and without Neutrality</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Bercachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Workshop on Theory of Randomized Search Heuristics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425367v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NK landscapes difficulty and Negative Slope Coefficient: How Sampling Influences the Results</w:t>
               </w:r>
@@ -16203,355 +16203,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00331868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+                <w:t xml:space="preserve">Fitness landscapes and problem hardness in evolutionary computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP'07, the 10th European Conference on Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_5⟩</w:t>
+              <w:t xml:space="preserve">GECCO '07: Proceedings of the 9th annual conference companion on Genetic and evolutionary computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, London, United Kingdom. pp.3690-3733, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1274000.1274130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164762v1</w:t>
+                <w:t xml:space="preserve">hal-00165384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness landscapes and problem hardness in evolutionary computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
+                <w:t xml:space="preserve">On the Influence of Selection Operators on Performances in Cellular Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '07: Proceedings of the 9th annual conference companion on Genetic and evolutionary computation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation CEC2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, singapore, Singapore. pp.4706-4713</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165384v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Influence of Selection Operators on Performances in Cellular Genetic Algorithms</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
+                <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation CEC2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EuroGP'07, the 10th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.45--54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164789v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comprehensive View of Fitness Landscapes with Neutrality and Fitness Clouds</w:t>
               </w:r>
@@ -18119,64 +18119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18683,51 +18683,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying MOEAs Dynamics and their Performance using a Three Compartmental Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Monzón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18808,51 +18808,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pareto dominance-based MOEAs on Problems with Difficult Pareto Set Topologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Marca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19790,51 +19790,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParadisEO-MO: From Fitness Landscape Analysis to Efficient Local Search Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Humeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20182,51 +20182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="76A85A4D"/>
+    <w:nsid w:val="8653633C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20413,51 +20413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-verel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-4093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11806259X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216274280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138997940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Sol&#224; Colom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Adolf-Bryfogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodr&#237;guez-Maya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Graff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-022-09936-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09834-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n Maldonado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Aguirre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6699277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elghadyry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Ouardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-020-00397-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lotfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-021-00535-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Daolio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2019.2940828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Thomson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801793v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.11.008" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002520v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.040" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-013-9228-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pirola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.03.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2010.2046175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.066114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.01.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05217322v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Desombre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnaudet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012193v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215230v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15635-8_5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Fieldsend" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Malan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Tanabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rifki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202210v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075074v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590649" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021499v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinkle Chugh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fieldsend" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allmendinger" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_19" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169768v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590474" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chicano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901398v2" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03677551v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_12" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_39" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Aguirre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528731" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325676v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Ciprian Z&#259;voianu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459353" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124711001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02898952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Do" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390206" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886512v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814858v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3389913" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920043v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43680-3_7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16711-0_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282986v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064547v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taishi Ito" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_33" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marca" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas Martinez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_31" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Pallec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326912" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Paquete" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205575" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279555v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muniglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824984v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcmenemy" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77449-7_2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823725v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_15" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823551v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cairns" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205472" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496376v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pallec Jean-Charles" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496329v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496357v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_29" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Sagawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3076061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paquete" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066206v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855252v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066221v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drozdik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066123v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10762-2_61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimo Brockhoff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2480804" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805166v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heman Aguirre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557741" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Carlin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_48" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2NF94QJ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32964-7_34" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330927" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330217" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_35" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001839" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579984v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001681" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487806v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460436v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488401v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460448v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570256.1570431" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425367v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kicka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331868v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darabos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165384v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274130" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_22" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C61G5BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144152" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaudoin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144091" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164673v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164684v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11729976_16" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823709v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823715v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945508v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41888-4_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692793v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968145v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665421v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-verel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-4093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11806259X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216274280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138997940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Sol&#224; Colom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Adolf-Bryfogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodr&#237;guez-Maya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Graff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-022-09936-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09834-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n Maldonado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Aguirre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6699277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elghadyry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Ouardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-020-00397-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lotfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-021-00535-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Daolio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2019.2940828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Thomson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801793v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-013-9228-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pirola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.03.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2010.2046175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.066114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.01.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15635-8_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05217322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Desombre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Fieldsend" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Malan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Tanabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rifki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202210v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinkle Chugh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fieldsend" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allmendinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075074v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590649" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chicano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03677551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901398v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_39" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Aguirre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528731" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Ciprian Z&#259;voianu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459353" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124711001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02898952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Do" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390206" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3389913" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43680-3_7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16711-0_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taishi Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_33" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Pallec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326912" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Paquete" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205575" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279555v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muniglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcmenemy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77449-7_2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823551v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cairns" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205472" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496376v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pallec Jean-Charles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Sagawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3076061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paquete" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066206v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066221v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drozdik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066123v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10762-2_61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimo Brockhoff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2480804" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805166v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heman Aguirre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557741" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Carlin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_48" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2NF94QJ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32964-7_34" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330927" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330217" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_35" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001839" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579984v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001681" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570256.1570431" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425367v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kicka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331868v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darabos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165384v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274130" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_22" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C61G5BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144152" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaudoin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144091" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164673v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164684v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11729976_16" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823709v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823715v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945508v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41888-4_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692793v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968145v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665421v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>