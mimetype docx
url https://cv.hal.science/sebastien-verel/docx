--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -4447,239 +4447,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04692860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of Strategies for Univariate Estimation-of-Distribution Algorithms with Evolved Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saubion</w:t>
+                <w:t xml:space="preserve">Sparse Surrogate Model for Optimization: Example of the Bus Stops Spacing Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Vendi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization Conference (evoCOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Aberystwyth, Wales, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672486v1</w:t>
+                <w:t xml:space="preserve">hal-04502943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sparse Surrogate Model for Optimization: Example of the Bus Stops Spacing Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Vendi</w:t>
+                <w:t xml:space="preserve">Emergence of Strategies for Univariate Estimation-of-Distribution Algorithms with Evolved Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation in Combinatorial Optimization Conference (evoCOP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO '24 Companion: Genetic and Evolutionary Computation Conference Companion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Melbourne VIC Australia, France. pp.195-198, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3638530.3654319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04502943v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Funnels in multi-objective fitness landscapes</w:t>
               </w:r>
@@ -4858,490 +4858,490 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04489201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOEA/D with Adaptive Mutation Operator Based on Walsh Decomposition : Application to Nuclear Reactor Control Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Gasse</w:t>
+                <w:t xml:space="preserve">Pareto local optimal solutions networks with compression, enhanced visualization and expressiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Do</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference on Evolutionary Computation Theory and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbon, Portugal. pp.713-721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583131.3590474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04202210v2</w:t>
+                <w:t xml:space="preserve">hal-04169768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto local optimal solutions networks with compression, enhanced visualization and expressiveness</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+                <w:t xml:space="preserve">MOEA/D with Adaptive Mutation Operator Based on Walsh Decomposition : Application to Nuclear Reactor Control Optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2023 - Genetic and Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference on Evolutionary Computation Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Rome, Italy. pp.75-85</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169768v1</w:t>
+                <w:t xml:space="preserve">hal-04202210v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature-based benchmarking of distance-based multi/many-objective optimisation problems: A machine learning perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">On the Global Structure of PUBOi Fitness Landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Tari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMO 2023 - 12th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-27250-9_19⟩</w:t>
+              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.247-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3583133.3590649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04021499v1</w:t>
+                <w:t xml:space="preserve">hal-04075074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Global Structure of PUBOi Fitness Landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature-based benchmarking of distance-based multi/many-objective optimisation problems: A machine learning perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tinkle Chugh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Tari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+                <w:t xml:space="preserve">Jonathan Fieldsend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Basseur</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Allmendinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lisbonne, Portugal. pp.247-250, </w:t>
+              <w:t xml:space="preserve">EMO 2023 - 12th International Conference on Evolutionary Multi-Criterion Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Leiden, Netherlands. pp.260-273, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3583133.3590649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-27250-9_19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075074v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04021499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fourier Transform-based Surrogates for Permutation Problems</w:t>
               </w:r>
@@ -5431,51 +5431,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUBOi: A Tunable Benchmark with Variable Importance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5535,51 +5535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling of the secondary loop and the cooling circuit in a PWR involved in load follow operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Gasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5907,51 +5907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonctions de Walsh pour le benchmarking des métaheuristiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Omidvar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Tari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8393,516 +8393,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01823666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A set-oriented MOEA/D</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A surrogate model based on Walsh decomposition for pseudo-boolean functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernan Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.617-624, </w:t>
+              <w:t xml:space="preserve">PPSN 2018 - International Conference on Parallel Problem Solving from Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. pp.181-193, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3205455.3205575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99259-4_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823671v1</w:t>
+                <w:t xml:space="preserve">hal-01823725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fitness Landscape Analysis around the Optimum in Computational Protein Design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schiex</w:t>
+                <w:t xml:space="preserve">A set-oriented MOEA/D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO) 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2018 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.617-624, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3205455.3205575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01823638v1</w:t>
+                <w:t xml:space="preserve">hal-01823671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fitness Landscape View on the Tuning of an Asynchronous Master-Worker EA for Nuclear Reactor Design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fitness Landscape Analysis around the Optimum in Computational Protein Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Muniglia</w:t>
+                <w:t xml:space="preserve">Sophie Barbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Kyoto, Japan. pp.355-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03279555v1</w:t>
+                <w:t xml:space="preserve">hal-01823638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate model based on Walsh decomposition for pseudo-boolean functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Fitness Landscape View on the Tuning of an Asynchronous Master-Worker EA for Nuclear Reactor Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Le Pallec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PPSN 2018 - International Conference on Parallel Problem Solving from Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Coimbra, Portugal. pp.181-193, </w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (Evolution Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. pp.30-46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99259-4_15⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-78133-4_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01823725v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fractal Nature of Local Optima Networks</w:t>
               </w:r>
@@ -9631,628 +9631,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards landscape-aware automatic algorithm configuration: preliminary experiments on neutral and rugged landscapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Jankee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoCOP 2017 - Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Madère, Portugal. pp.313-320, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0006504203130320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01496347v1</w:t>
+                <w:t xml:space="preserve">hal-01643337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed state model for understanding the dynamics of MOEAs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+                <w:t xml:space="preserve">Design of a load following management for a PWR reactor using an optimization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Pallec Jean-Charles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.609-616</w:t>
+              <w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Jeju, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496329v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fitness landscape analysis of Pareto local search on bi-objective permutation flowshop scheduling problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Closed state model for understanding the dynamics of MOEAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Monzón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Evolutionary Multi-Criterion Optimization (EMO 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Berlin, Germany. pp.609-616</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496357v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a load following management for a PWR reactor using an optimization method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Do</w:t>
+                <w:t xml:space="preserve">A fitness landscape analysis of Pareto local search on bi-objective permutation flowshop scheduling problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M&amp;C 2017 - International Conference on Mathematics &amp; Computational Methods Applied to Nuclear Science &amp; Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Conference on Evolutionary Multi-Criterion Optimization (EMO 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Münster, Germany. pp.422-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-54157-0_29⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01496376v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01496357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of a batch strategy for a Master-Worker adaptive selection algorithm framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Jankee</w:t>
+                <w:t xml:space="preserve">Towards landscape-aware automatic algorithm configuration: preliminary experiments on neutral and rugged landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilel Derbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bilel Derbel</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hernan Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Joint Conference on Computational Intelligence (IJCCI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EvoCOP 2017 - Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Amsterdam, Netherlands. pp.215-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0006504203130320⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01643337v1</w:t>
+                <w:t xml:space="preserve">hal-01496347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Learning variable importance to guide recombination on many-objective optimization</w:t>
               </w:r>
@@ -10363,77 +10363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massive asynchronous master-worker EA for nuclear reactor optimization: a fitness landscape perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pallec Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11072,77 +11072,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-physics PWR model for the load following</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Muniglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Do</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Pallec Jean-Charles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Grard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12307,360 +12307,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On set-based local search for multiobjective combinatorial optimization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+                <w:t xml:space="preserve">Local Optima Networks of the Permutation Flow-Shop Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Daolio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GECCO 2013 - Genetic and Evolutionary Computation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands. pp.471-478</w:t>
+              <w:t xml:space="preserve">International Conference on Artificial Evolution (EA 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00805166v1</w:t>
+                <w:t xml:space="preserve">hal-00945475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Optima Networks of the Permutation Flow-Shop Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabio Daolio</w:t>
+                <w:t xml:space="preserve">A study on population size and selection lapse in many-objective optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heman Aguirre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Artificial Evolution (EA 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Cancún, Mexico. pp.1507-1514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00945475v1</w:t>
+                <w:t xml:space="preserve">hal-00825310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study on population size and selection lapse in many-objective optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heman Aguirre</w:t>
+                <w:t xml:space="preserve">On set-based local search for multiobjective combinatorial optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Basseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kiyoshi Tanaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Congress on Evolutionary Computation (CEC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GECCO 2013 - Genetic and Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amsterdam, Netherlands. pp.471-478</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2013.6557741⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00825310v1</w:t>
+                <w:t xml:space="preserve">hal-00805166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Luxury Consumption: An Inter-Income Classes Study of Demand Dynamics and Social Behaviors</w:t>
               </w:r>
@@ -13320,51 +13320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche locale multi-objectif basée sur les ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Basseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Goëffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14128,147 +14128,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: A Preliminary Study</w:t>
+                <w:t xml:space="preserve">Pareto Local Optima of Multiobjective NK-Landscapes with Correlated Objectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Turino, Italy. pp.226--237</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00579984v1</w:t>
+                <w:t xml:space="preserve">hal-00563460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effect of Connectedness for Biobjective Multiple and Long Path Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14323,165 +14327,161 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Learning and Intelligent OptimizatioN Conference (LION 5)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Rome, Italy. pp.31--45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00550353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pareto Local Optima of Multiobjective NK-Landscapes with Correlated Objectives</w:t>
+                <w:t xml:space="preserve">Set-based Multiobjective Fitness Landscapes: A Preliminary Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Liefooghe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Dhaenens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Evolutionary Computation in Combinatorial Optimisation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Dublin, Ireland. pp.769--776, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2001576.2001681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563460v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Networks with Escape Edges</w:t>
               </w:r>
@@ -14664,135 +14664,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Optima Networks of the Quadratic Assignment Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">States based evolutionary algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE world conference on computational intelligence (WCCI - CEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.3145 - 3152</w:t>
+              <w:t xml:space="preserve">Workshop selfstar at conference PPSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487806v1</w:t>
+                <w:t xml:space="preserve">hal-00518206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitness landscapes and graphs: multimodularity, ruggedness and neutrality</w:t>
               </w:r>
@@ -14854,122 +14841,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00460448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">States based evolutionary algorithm</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local Optima Networks of the Quadratic Assignment Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Daolio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Ochoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop selfstar at conference PPSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Krakow, Poland</w:t>
+              <w:t xml:space="preserve">IEEE world conference on computational intelligence (WCCI - CEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Barcelona, Spain. pp.3145 - 3152</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518206v1</w:t>
+                <w:t xml:space="preserve">hal-00487806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Optima Networks: Current Results and Perspectives</w:t>
               </w:r>
@@ -15455,243 +15455,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00425367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maroun Bercachi</w:t>
+                <w:t xml:space="preserve">NK landscapes difficulty and Negative Slope Coefficient: How Sampling Influences the Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verel</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">evoNum workshop of evostar conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Tubingen, Germany. pp.100-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383711v1</w:t>
+                <w:t xml:space="preserve">hal-00403029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK landscapes difficulty and Negative Slope Coefficient: How Sampling Influences the Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">Do not Choose Representation just Change: An Experimental Study in States based EA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maroun Bercachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">evoNum workshop of evostar conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2009, Tubingen, Germany. pp.100-110</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00403029v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centric selection: a way to tune the exploration/exploitation trade-off</w:t>
               </w:r>
@@ -16402,302 +16402,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+                <w:t xml:space="preserve">A Comprehensive View of Fitness Landscapes with Neutrality and Fitness Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Pirola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroGP'07, the 10th European Conference on Genetic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_5⟩</w:t>
+              <w:t xml:space="preserve">10th European Conference Genetic Programming ( EuroGP 2007 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.241--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164762v1</w:t>
+                <w:t xml:space="preserve">hal-00164926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive View of Fitness Landscapes with Neutrality and Fitness Clouds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
+                <w:t xml:space="preserve">Density estimation with Genetic Programming for Inverse Problem solving</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Chami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Conference Genetic Programming ( EuroGP 2007 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.241--250, </w:t>
+              <w:t xml:space="preserve">EuroGP'07, the 10th European Conference on Genetic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Valencia, Spain. pp.45--54, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-71605-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164926v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolving Dynamic Change and Exchange of Genotype Encoding in Genetic Algorithms for Difficult Optimization Problems</w:t>
               </w:r>
@@ -17239,160 +17239,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative slope coefficient. a measure to characterize genetic programming fitness landscapes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marco Tomassini</w:t>
+                <w:t xml:space="preserve">From Cells to Islands: An unified Model of Cellular Parallel Genetic Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGP'06, Genetic Programming, 9th European Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Conference on Cellular Automata For Research and Industry - ACRI 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Perpignan, France. pp.248-257</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00164684v1</w:t>
+                <w:t xml:space="preserve">hal-00164669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anisotropic selection in cellular genetic algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17424,184 +17415,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetic And Evolutionary Computation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Seatle, United States. pp.559 - 566, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/1143997.1144098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00164697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Cells to Islands: An unified Model of Cellular Parallel Genetic Algorithms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Simoncini</w:t>
+                <w:t xml:space="preserve">Negative slope coefficient. a measure to characterize genetic programming fitness landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Vanneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Tomassini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Cellular Automata For Research and Industry - ACRI 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROGP'06, Genetic Programming, 9th European Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, France. pp.178-189, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/11729976_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00164669v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00164684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A preliminary investigation of anisotropic selection in celullar genetic algorithms</w:t>
               </w:r>
@@ -18113,239 +18113,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00160051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Verel</w:t>
+                <w:t xml:space="preserve">Where are Bottlenecks in NK Fitness Landscapes?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Clergue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Collard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Artificial evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolutionary Computation, 2003. CEC'03</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Canberra, Australia. pp.273--280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEC.2003.1299585⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00159730v1</w:t>
+                <w:t xml:space="preserve">hal-00159994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where are Bottlenecks in NK Fitness Landscapes?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Verel</w:t>
+                <w:t xml:space="preserve">From Royal Road to Epistatic Road for Variable Length Evolution Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Defoin Platel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Verel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Collard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Manuel Clergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Computation, 2003. CEC'03</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Artificial evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Marseille, France. pp.3-14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEC.2003.1299585⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00159994v1</w:t>
+                <w:t xml:space="preserve">hal-00159730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -18484,51 +18484,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Simoncini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schiex</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Verel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20182,51 +20182,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8653633C"/>
+    <w:nsid w:val="3F9E3337"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20413,51 +20413,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-verel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-4093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11806259X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216274280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138997940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Sol&#224; Colom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Adolf-Bryfogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodr&#237;guez-Maya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Graff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-022-09936-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09834-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n Maldonado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Aguirre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6699277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elghadyry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Ouardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-020-00397-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lotfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-021-00535-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Daolio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2019.2940828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Thomson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801793v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-013-9228-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pirola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.03.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2010.2046175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.066114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.01.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15635-8_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05217322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Desombre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Fieldsend" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Malan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Tanabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rifki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202210v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gasse" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169768v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590474" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021499v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinkle Chugh" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fieldsend" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allmendinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_19" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075074v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590649" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chicano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03677551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901398v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_39" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Aguirre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528731" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Ciprian Z&#259;voianu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459353" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124711001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02898952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Do" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390206" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3389913" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43680-3_7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16711-0_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taishi Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_33" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Pallec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326912" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Paquete" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823671v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205575" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823638v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279555v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muniglia" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823725v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_15" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcmenemy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77449-7_2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823551v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cairns" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205472" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496347v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496329v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496357v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_29" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496376v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pallec Jean-Charles" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Sagawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3076061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paquete" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066206v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066221v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drozdik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066123v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10762-2_61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimo Brockhoff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2480804" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805166v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945475v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825310v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heman Aguirre" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557741" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Carlin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_48" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2NF94QJ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32964-7_34" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330927" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330217" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_35" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001839" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579984v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001681" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487806v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570256.1570431" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425367v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403029v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kicka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331868v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darabos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165384v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274130" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164926v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_22" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C61G5BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144152" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaudoin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144091" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164673v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164684v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11729976_16" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823709v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823715v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945508v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41888-4_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692793v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968145v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665421v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sebastien-verel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1661-4093" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11806259X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/216274280" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000138997940" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202575v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Aboutaib" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Verel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Fonlupt" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Derbel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Liefooghe" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco.a.24" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04646616v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireia Sol&#224; Colom" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelena Vu&#269;ini&#263;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared Adolf-Bryfogle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Bowman" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pro.5109" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073811v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Pruvost" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfu Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2023.110061" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202542v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Rodr&#237;guez-Maya" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Flores" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Graff" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-022-09936-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098496v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Thomson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Ochoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11047-020-09834-y" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uphf.hal.science/hal-03533774v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Dhaenens" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Konieczny" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecoeuche" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lecoutre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Mandiau" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081945v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Dubois" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Teytaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compag.2020.105902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298736v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beuvin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon De Givry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schiex" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simoncini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.26174" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505604v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n Maldonado" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n Aguirre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6699277" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Elghadyry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Ouardi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-020-00397-4" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03507111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lotfi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40537-021-00535-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294201v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Daolio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hernan Aguirre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2019.2940828" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965863v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Jankee" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Carrard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ramat" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035340v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah L Thomson" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadarajen Veerapen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/evco_a_00271" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547587v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Marion" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Armas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01738330v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Clergue" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Formenti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2018.01.026" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380612v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kiyoshi Tanaka" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/EVCO_a_00193" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002520v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Humeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.05.040" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801793v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Kao Hao" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.asoc.2013.11.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760097v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Jourdan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.12.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832029v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Ghazali Talbi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-013-9228-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Vanneschi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Pirola" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giancarlo Mauri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Collard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.03.011" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563461v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Tomassini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physa.2011.01.005" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEVC.2010.2046175" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354804v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.78.066114" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2007.01.001" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164699v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.25.1023-1048" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012193v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_9" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215230v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-15635-8_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05012214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goudet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Go&#235;ffon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saubion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-86849-8_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-05217322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Desombre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Magnaudet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Do" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fromentin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022611v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan E. Fieldsend" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine M. Malan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712256.3726303" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215156v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vendi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3712255.3726596" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04447553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neda Mashhadi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Puigt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Roussel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04594899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692860v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Tanabe" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_22" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04502943v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04672486v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3638530.3654319" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692819v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70055-2_21" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489201v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Rifki" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169768v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590474" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202210v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Gasse" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075074v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Tari" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Basseur" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583133.3590649" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04021499v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tinkle Chugh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fieldsend" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Allmendinger" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-27250-9_19" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04202402v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chicano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583131.3590425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-03677551v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Omidvar" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-04148-8_12" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901398v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Grard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheikh Diop" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824159v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-14714-2_39" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693659v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cosson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;n E. Aguirre" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3512290.3528731" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03384311v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03220556v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Dreo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Schoenauer" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan J. Merelo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449726.3463276" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325676v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru-Ciprian Z&#259;voianu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mccall" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3449639.3459353" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137066v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Drouet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202124711001" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02898952v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390149" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136995v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Drouet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Do" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377930.3390206" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814858v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Benhamou" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Saltiel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3377929.3389913" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920043v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Monz&#243;n" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-43680-3_7" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886512v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920085v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58112-1_3" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949069v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58115-2_7" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475171v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-16711-0_11" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319558v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064548v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Marca" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_31" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406612v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02282986v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064547v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taishi Ito" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12598-1_33" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137044v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Le Pallec" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190141v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3321707.3321800" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436226v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3319619.3326912" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823666v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel L&#243;pez-Ib&#225;&#241;ez" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Paquete" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205572" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_15" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823671v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205575" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823638v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Barbe" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279555v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Muniglia" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824984v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mcmenemy" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77449-7_2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823720v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823551v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cairns" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205455.3205472" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823721v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99259-4_19" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03105911v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lahoucine Bahili" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3187065" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643354v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78133-4_1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643337v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006504203130320" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496376v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Pallec Jean-Charles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496329v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496357v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-54157-0_29" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496347v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581247v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyako Sagawa" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496392v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3067695.3076061" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581257v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jialong Shi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380646v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355249v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45823-6_8" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178613v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#250;l Zapotecas-Mart&#237;nez" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178608v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01355257v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151882v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739480.2754745" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093261v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Paquete" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-15934-8_12" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01093266v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066206v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855252v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11683-9" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066221v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Drozdik" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066123v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-10762-2_61" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066139v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimo Brockhoff" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845349v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2464576.2480804" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945475v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825310v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heman Aguirre" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2013.6557741" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805166v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288725v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Carlin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805164v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-44973-4_48" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-2NF94QJ2-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741842v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32964-7_34" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00840357v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eleonore Marmion" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744887v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330784.2330927" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00741725v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2330163.2330217" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03255573v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579990v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001842" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550355v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_35" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563459v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550349v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_9" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579993v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001839" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550356v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-25566-3_18" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563460v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00550353v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579984v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2001576.2001681" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639522v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488401v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518206v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460448v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487806v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460436v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460442v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945549v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroun Bercachi" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570168" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410186v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1570256.1570431" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425367v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00403029v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383711v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Verel" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410191v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1569901.1570023" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331864v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433254v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331869v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Baccino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Kicka" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dumercy" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331868v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darabos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1389095.1389204" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165384v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1274000.1274130" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164789v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164926v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_22" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-0C61G5BB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164762v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Defoin Platel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Chami" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-71605-1_5" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-PB6S0ZDZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164788v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164691v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144152" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164694v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Beaudoin" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Escazut" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144091" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164673v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164917v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164669v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164697v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1143997.1144098" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164684v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11729976_16" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164913v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160055v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b98645" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00164910v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160035v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2004.1330960" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160051v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159994v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEC.2003.1299585" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00159730v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04163015v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04225651v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01767696v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3205651.3205776" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823709v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823715v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178619v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2739482.2764694" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284628v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ppur.org/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945508v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41888-4_9" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331863v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-85068-7" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ulco.hal.science/hal-04692793v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029576v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00968145v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00665421v2" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01425127v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00159727v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>