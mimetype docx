--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -100,295 +100,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing raw materials, reagents, and consumable supplies in the academic bioproduction UNITC network: because the chain is only as strong as its weakest link</w:t>
+                <w:t xml:space="preserve">Harmonisation of quality control tests for academic production of CAR-T cells: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Chartral</w:t>
+                <w:t xml:space="preserve">Chrystel Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Galaine</w:t>
+                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giverne</w:t>
+                <w:t xml:space="preserve">Guillaume Dachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Auxenfans</w:t>
+                <w:t xml:space="preserve">Clémence Demerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Reppel</w:t>
+                <w:t xml:space="preserve">Sophie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 60 (9), pp.1209-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02756-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05457662v1</w:t>
+                <w:t xml:space="preserve">inserm-05193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation of quality control tests for academic production of CAR-T cells: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+                <w:t xml:space="preserve">Securing raw materials, reagents, and consumable supplies in the academic bioproduction UNITC network: because the chain is only as strong as its weakest link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Marton</w:t>
+                <w:t xml:space="preserve">Ugo Chartral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
+                <w:t xml:space="preserve">Jeanne Galaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dachy</w:t>
+                <w:t xml:space="preserve">Camille Giverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Demerle</w:t>
+                <w:t xml:space="preserve">Céline Auxenfans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Derenne</w:t>
+                <w:t xml:space="preserve">Loic Reppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (9), pp.1209-1217. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02637-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02756-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05193504v1</w:t>
+                <w:t xml:space="preserve">inserm-05457662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NK Cell Immaturity and NKp30 Expression Positively Correlate with Clinical Outcome in Multiple Myeloma Patients from the IFM2009 Clinical Trial</w:t>
               </w:r>
@@ -502,6909 +502,6909 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the conditions and minimum requirements necessary for the release of autologous fresh CAR T-cell products under hospital exemption: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+                <w:t xml:space="preserve">A New Variant in CTLA4 Highlights the Heterogeneous Phenotype of CTLA4 Haploinsufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+                <w:t xml:space="preserve">Jonathan Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bensoussan</w:t>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halvard Bönig</w:t>
+                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chabannon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02504-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-025-01960-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954092v1</w:t>
+                <w:t xml:space="preserve">hal-05393166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Variant in CTLA4 Highlights the Heterogeneous Phenotype of CTLA4 Haploinsufficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the conditions and minimum requirements necessary for the release of autologous fresh CAR T-cell products under hospital exemption: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
+                <w:t xml:space="preserve">Daniele Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Halvard Bönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-025-01960-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02504-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393166v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
+                <w:t xml:space="preserve">Correcting Autoinflammation in STING-Associated Vasculopathy with Onset in Infancy (SAVI) by Human Stem Cell Genome-Editing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Malcus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+                <w:t xml:space="preserve">William Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
+              <w:t xml:space="preserve">Research Square</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5090716/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796518v1</w:t>
+                <w:t xml:space="preserve">hal-04888066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting metabolic dysfunction of CD8 T cells and natural killer cells in cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41573-024-01098-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04879757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting Autoinflammation in STING-Associated Vasculopathy with Onset in Infancy (SAVI) by Human Stem Cell Genome-Editing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetically corrected RAG2 -SCID human hematopoietic stem cells restore V(D)J-recombinase and rescue lymphoid deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
+                <w:t xml:space="preserve">Mara Pavel-Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gastou</w:t>
+                <w:t xml:space="preserve">Cameron Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Feist</w:t>
+                <w:t xml:space="preserve">Yusuke Nakauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Perret</w:t>
+                <w:t xml:space="preserve">Tomoki Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5090716/v1⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1820-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023011766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888066v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically corrected RAG2 -SCID human hematopoietic stem cells restore V(D)J-recombinase and rescue lymphoid deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Gardner</w:t>
+                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Nakauchi</w:t>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoki Kawai</w:t>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Delmonte</w:t>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.1820-1833. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (4), pp.476-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023011766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879863v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency transgene integration by homology-directed repair in human primary cells using DNA-PKcs inhibition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rescue of Pap-Mas in Systemic JIA Using Janus Kinase Inhibitors, Case Report and Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Vaidyanathan</w:t>
+                <w:t xml:space="preserve">Franck Zekre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Dudek</w:t>
+                <w:t xml:space="preserve">Anita Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01888-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12072702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879880v1</w:t>
+                <w:t xml:space="preserve">hal-04470830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fayand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hentgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lacout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of Pap-Mas in Systemic JIA Using Janus Kinase Inhibitors, Case Report and Systematic Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLA-DR expression on monocytes and outcome of anti-CD19 CAR T-cell therapy for large B-cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Tusseau</w:t>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+                <w:t xml:space="preserve">Pierre Sesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12072702⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.744-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470830v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04028897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DR expression on monocytes and outcome of anti-CD19 CAR T-cell therapy for large B-cell lymphoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of type I interferon response in routine practice in France in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Tordo</w:t>
+                <w:t xml:space="preserve">Anais Nombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
+                <w:t xml:space="preserve">Anne Perrine Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006563⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.e003211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04028897v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre–Covid-19, SARS-CoV-2–Negative Multisystem Inflammatory Syndrome in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Sarah Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Manry</w:t>
+                <w:t xml:space="preserve">Liliane Khoryati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stejara Netea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taushif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (22), pp.2105-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2307574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425905v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of type I interferon response in routine practice in France in 2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lombard</w:t>
+                <w:t xml:space="preserve">Daniela Matuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hachulla</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003211⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879993v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre–Covid-19, SARS-CoV-2–Negative Multisystem Inflammatory Syndrome in Children</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jade Cognard</w:t>
+                <w:t xml:space="preserve">High-efficiency transgene integration by homology-directed repair in human primary cells using DNA-PKcs inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stejara Netea</w:t>
+                <w:t xml:space="preserve">Sriram Vaidyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taushif Khan</w:t>
+                <w:t xml:space="preserve">Amanda Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 389 (22), pp.2105-2107. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.731-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2307574⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41587-023-01888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879876v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+                <w:t xml:space="preserve">Two patients with allergy to celery — Possible role of carbohydrate determinants and difference between seeds and tuber allergenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Manry</w:t>
+                <w:t xml:space="preserve">Pawel Dubiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Piotr Humeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Merima Bublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Carine Metz-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.100708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+                <w:t xml:space="preserve">hal-04880027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two patients with allergy to celery — Possible role of carbohydrate determinants and difference between seeds and tuber allergenicity</w:t>
+                <w:t xml:space="preserve">Safety of canakinumab during pregnancy: seven new cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Dubiela</w:t>
+                <w:t xml:space="preserve">Emmanuelle Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Humeniuk</w:t>
+                <w:t xml:space="preserve">Aurélien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merima Bublin</w:t>
+                <w:t xml:space="preserve">Delphine Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Metz-Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (11), pp.100708. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.e229-e231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880027v1</w:t>
+                <w:t xml:space="preserve">hal-04360390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of canakinumab during pregnancy: seven new cases</w:t>
+                <w:t xml:space="preserve">Correction to: Recombinant human interleukin-7 reverses T cell exhaustion ex vivo in critically ill COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Weber</w:t>
+                <w:t xml:space="preserve">Frank Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Millet</w:t>
+                <w:t xml:space="preserve">Sarah Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Beghin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Viel</w:t>
+                <w:t xml:space="preserve">Remy Coudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (8), pp.e229-e231. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360390v1</w:t>
+                <w:t xml:space="preserve">hal-03706865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Recombinant human interleukin-7 reverses T cell exhaustion ex vivo in critically ill COVID-19 patients</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bidar</w:t>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hamada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Coudereau</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01007-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706865v1</w:t>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of TTV replication as a biomarker of immune checkpoint inhibitors efficacy in melanoma patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Edge: mTORC1 Inhibition in Metastatic Breast Cancer Patients Negatively Affects Peripheral NK Cell Maturation and Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Walzer</w:t>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dalle</w:t>
+                <w:t xml:space="preserve">Benoite Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamila Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Heudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206 (10), pp.2265-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880060v1</w:t>
+                <w:t xml:space="preserve">hal-03432391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LACC1 deficiency links juvenile arthritis with autophagy and metabolism in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Forest</w:t>
+                <w:t xml:space="preserve">Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (3), pp.e20201006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872984v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type‐I Interferon assessment in 45 minutes using the FilmArray ® PCR platform in SARS‐CoV‐2 and other viral infections</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthew Hockin</w:t>
+                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Killian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (5), pp.719-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202048978⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03708117v1</w:t>
+                <w:t xml:space="preserve">hal-04872984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: mTORC1 Inhibition in Metastatic Breast Cancer Patients Negatively Affects Peripheral NK Cell Maturation and Number</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Etienne Heudel</w:t>
+                <w:t xml:space="preserve">Type‐I Interferon assessment in 45 minutes using the FilmArray ® PCR platform in SARS‐CoV‐2 and other viral infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hockin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001215⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (4), pp.989-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202048978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432391v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACC1 deficiency links juvenile arthritis with autophagy and metabolism in macrophages</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ainouze</w:t>
+                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20201006⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (5), pp.719-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355059v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05030965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peripheral natural killer cells in chronic hepatitis B patients display multiple molecular features of T cell exhaustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Drouillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Issam Tout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.60095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04121064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Killian</w:t>
+                <w:t xml:space="preserve">Comparison of Simoa(TM) and Ella(TM) to assess serum neurofilament-light chain in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1141-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030965v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Simoa(TM) and Ella(TM) to assess serum neurofilament-light chain in multiple sclerosis</w:t>
+                <w:t xml:space="preserve">NLRC4 GOF Mutations, a Challenging Diagnosis from Neonatal Age to Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Perret</w:t>
+                <w:t xml:space="preserve">J. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brocard</w:t>
+                <w:t xml:space="preserve">N. Laverdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">M. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216866v1</w:t>
+                <w:t xml:space="preserve">inserm-03834378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRC4 GOF Mutations, a Challenging Diagnosis from Neonatal Age to Adulthood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Laverdure</w:t>
+                <w:t xml:space="preserve">Evaluation of TTV replication as a biomarker of immune checkpoint inhibitors efficacy in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fusaro</w:t>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garnier</w:t>
+                <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (19), pp.4369. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10194369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03834378v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Type I Interferon in Children with Viral or Bacterial Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Rice</w:t>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
+                <w:t xml:space="preserve">Antoine Ouziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rouchon</w:t>
+                <w:t xml:space="preserve">Lucille Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Smith</w:t>
+                <w:t xml:space="preserve">Philippe Rebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 2 (2), pp.e99-e109. </w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (6), pp.802-808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02867795v1</w:t>
+                <w:t xml:space="preserve">inserm-02935745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Impact of ventilator-associated pneumonia on cerebrospinal fluid inflammation during immunosuppression after subarachnoid hemorrhage: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Clement Coelembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 146, pp.206 - 208.e2. </w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Neurosurgical Anesthesiology, </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1097/ANA.0000000000000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491226v1</w:t>
+                <w:t xml:space="preserve">hal-04438484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, production and immunomodulatory potency of a novel allergen bioparticle</w:t>
+                <w:t xml:space="preserve">Should we stimulate or suppress immune responses in COVID-19? Cytokine and anti-cytokine interventions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gomord</w:t>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Stordeur</w:t>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Fitchette</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Tropper</w:t>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242867⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.102567 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880088v1</w:t>
+                <w:t xml:space="preserve">hal-03490690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset autoimmunity associated with SOCS1 haploinsufficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune monitoring of interleukin-7 compassionate use in a critically ill COVID-19 patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien de Marignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Coudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+                <w:t xml:space="preserve">Céline Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Noemi Castro</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Mazerolles</w:t>
+                <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18925-4⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (9), pp.1001 - 1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-0516-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999325v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04123963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Interferon in Children with Viral or Bacterial Infections</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Early-onset autoimmunity associated with SOCS1 haploinsufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Noemi Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Boisselier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rebaud</w:t>
+                <w:t xml:space="preserve">Fabienne Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa089⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18925-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02935745v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we stimulate or suppress immune responses in COVID-19? Cytokine and anti-cytokine interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, production and immunomodulatory potency of a novel allergen bioparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gomord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+                <w:t xml:space="preserve">Virginie Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Henry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Fitchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Fauter</w:t>
+                <w:t xml:space="preserve">Elizabeth Fixman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102567⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0242867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490690v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune monitoring of interleukin-7 compassionate use in a critically ill COVID-19 patient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Donatien de Marignan</w:t>
+                <w:t xml:space="preserve">Low glycosylated ferritin is a sensitive biomarker of severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Coudereau</w:t>
+                <w:t xml:space="preserve">Sabine Zaepfel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bernet</w:t>
+                <w:t xml:space="preserve">Pierre Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ader</w:t>
+                <w:t xml:space="preserve">Julie Fiscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17 (9), pp.1001 - 1003. </w:t>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.1183-1185. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-0516-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00544-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04123963v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ventilator-associated pneumonia on cerebrospinal fluid inflammation during immunosuppression after subarachnoid hemorrhage: a pilot study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Coelembier</w:t>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Venet</w:t>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Demaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ANA.0000000000000732⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146 (1), pp.206-208.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04438484v1</w:t>
+                <w:t xml:space="preserve">hal-04531653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low glycosylated ferritin is a sensitive biomarker of severe COVID-19</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fauter</w:t>
+                <w:t xml:space="preserve">Coronavirus disease 2019 as a particular sepsis: a 2-week follow-up of standard immunological parameters in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Zaepfel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00544-0⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.1764-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-020-06123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183129v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">DEF6 deficiency, a mendelian susceptibility to EBV infection, lymphoma, and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146 (1), pp.206-208.e2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531653v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus disease 2019 as a particular sepsis: a 2-week follow-up of standard immunological parameters in critically ill patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anti-MDA5 juvenile idiopathic inflammatory myopathy: a specific subgroup defined by differentially enhanced interferon-α signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gitiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darragh Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-020-06123-1⟩</w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.1927-1937. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902516v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02383120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF6 deficiency, a mendelian susceptibility to EBV infection, lymphoma, and autoimmunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emilie Chopin</w:t>
+                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.05.052⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 146, pp.206 - 208.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066027v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-MDA5 juvenile idiopathic inflammatory myopathy: a specific subgroup defined by differentially enhanced interferon-α signalling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Melki</w:t>
+                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Devilliers</w:t>
+                <w:t xml:space="preserve">Gillian Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gitiaux</w:t>
+                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bondet</w:t>
+                <w:t xml:space="preserve">Quentin Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darragh Duffy</w:t>
+                <w:t xml:space="preserve">Eve Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 59 (8), pp.1927-1937. </w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.e99-e109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02383120v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
+                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02008643v1</w:t>
+                <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of RT-qPCR and Nanostring in the measurement of blood interferon response for the diagnosis of type I interferonopathies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">COPA syndrome as a cause of lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Boulisfane-El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Fremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.10.023⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.1187-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069745v1</w:t>
+                <w:t xml:space="preserve">hal-02519584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465917v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ommar Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994308v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPA syndrome as a cause of lupus nephritis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Comparison of RT-qPCR and Nanostring in the measurement of blood interferon response for the diagnosis of type I interferonopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (8), pp.1187-1189. </w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.446-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519584v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of Inflammasome Components Is Not Sufficient To Prevent Fatal Inflammation in Models of Familial Hemophagocytic Lymphohistiocytosis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiang Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Marotel</w:t>
+                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 200 (11), pp.3769-3776. </w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (11), pp.1696-1698. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910912v1</w:t>
+                <w:t xml:space="preserve">hal-01846889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-bet and Eomes govern differentiation and function of mouse and human NK cells and ILC1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201747299⟩</w:t>
+              <w:t xml:space="preserve">Slas Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911191v1</w:t>
+                <w:t xml:space="preserve">hal-02324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Follow-Up of Natural Killer Cell Activity in Multiple Myeloma Patients Treated With Adjuvant Lenalidomide Therapy</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">S1PR5 is essential for human natural killer cell migration toward sphingosine-1 phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00704⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (6), pp.2265-2268.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833354v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-bet and Eomes govern differentiation and function of mouse and human NK cells and ILC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.738-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201747299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846889v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">One-Year Follow-Up of Natural Killer Cell Activity in Multiple Myeloma Patients Treated With Adjuvant Lenalidomide Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Omran Allatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slas Discovery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324386v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S1PR5 is essential for human natural killer cell migration toward sphingosine-1 phosphate</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">A Case of Type 2 Hypersensitivity to Rasburicase Diagnosed with a Natural Killer Cell Activation Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nosbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911291v1</w:t>
+                <w:t xml:space="preserve">hal-01908984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Type 2 Hypersensitivity to Rasburicase Diagnosed with a Natural Killer Cell Activation Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deletion of Inflammasome Components Is Not Sufficient To Prevent Fatal Inflammation in Models of Familial Hemophagocytic Lymphohistiocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Lombard</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.110. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200 (11), pp.3769-3776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908984v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alteration of Natural Killer cell phenotype and function in obese individuals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7449,334 +7449,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of mTOR, Metabolic Fitness, and Effector Functions by Cytokines in Natural Killer Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of basophil activation test in the management of immediate hypersensitivity reactions to gadolinium-based contrast agents: a five-year experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers9100132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.846-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911304v1</w:t>
+                <w:t xml:space="preserve">hal-01911038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of basophil activation test in the management of immediate hypersensitivity reactions to gadolinium-based contrast agents: a five-year experience</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of mTOR, Metabolic Fitness, and Effector Functions by Cytokines in Natural Killer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 5 (3), pp.846-849. </w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), epub ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.01.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cancers9100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911038v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High mTOR activity is a hallmark of reactive natural killer cells and amplifies early signaling through activating receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Degouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7847,330 +7847,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01764666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKp46-mediated Dicer1 inactivation results in defective NK-cell differentiation and effector functions in mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Degouve</w:t>
+                <w:t xml:space="preserve">Back to the drawing board: Understanding the complexity of hepatic innate lymphoid cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Tavares</w:t>
+                <w:t xml:space="preserve">Uzma Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46 (8), pp.1902-1911. </w:t>
+              <w:t xml:space="preserve">, 2016, 46 (9), pp.2095-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201546163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201646584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953711v1</w:t>
+                <w:t xml:space="preserve">hal-01909008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Back to the drawing board: Understanding the complexity of hepatic innate lymphoid cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Marotel</w:t>
+                <w:t xml:space="preserve">NKp46-mediated Dicer1 inactivation results in defective NK-cell differentiation and effector functions in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uzma Hasan</w:t>
+                <w:t xml:space="preserve">Armelle Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 46 (9), pp.2095-2098. </w:t>
+              <w:t xml:space="preserve">, 2016, 46 (8), pp.1902-1911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201646584⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201546163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01909008v1</w:t>
+                <w:t xml:space="preserve">hal-01953711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGF-β inhibits the activation and functions of NK cells by repressing the mTOR pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Souza-Fonseca Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Goossens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8381,51 +8381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRKDC mutations associated with immunodeficiency, granuloma, and autoimmune regulator-dependent autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Verronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8509,697 +8509,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activation of Natural Killer Cells in Patients with Chronic Bone and Joint Infection due to Staphylococci Expressing or Not the Small Colony Variant Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouzaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marçais</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.280653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/280653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911540v1</w:t>
+                <w:t xml:space="preserve">hal-01908881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Natural Killer Cells in Patients with Chronic Bone and Joint Infection due to Staphylococci Expressing or Not the Small Colony Variant Phenotype</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-bet and Eomes instruct the development of two distinct natural killer cell lineages in the liver and in the bone marrow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
+                <w:t xml:space="preserve">Georg Gasteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.280653. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (3), pp.563-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/280653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908881v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-bet and Eomes instruct the development of two distinct natural killer cell lineages in the liver and in the bone marrow.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Faure</w:t>
+                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mayol</w:t>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Viant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Gasteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (3), pp.563-77. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20131560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972070v1</w:t>
+                <w:t xml:space="preserve">hal-01911540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring NK cell activity in patients with hematological malignancies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Regulation of Mouse NK Cell Development and Function by Cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.26011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911544v1</w:t>
+                <w:t xml:space="preserve">hal-00972074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Mouse NK Cell Development and Function by Cytokines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Monitoring NK cell activity in patients with hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Marvel</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouzaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.450. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (9), pp.e26011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/onci.26011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972074v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9457,51 +9457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457662v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chartral" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Reppel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02756-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193504v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Marton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dachy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerle" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derenne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02637-8" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Villard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avet-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954092v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bensoussan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard B&#246;nig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02504-y" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393166v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sormani" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01960-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879757v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41573-024-01098-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888066v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Selvaraj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feist" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5090716/v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879863v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pavel-Dinu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gardner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nakauchi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kawai" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Delmonte" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011766" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879880v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Vaidyanathan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dudek" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01888-4" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470830v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12072702" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04028897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tordo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006563" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879993v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nombel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003211" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879876v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stejara Netea" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taushif Khan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2307574" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Dubiela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Humeniuk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Metz-Favre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bidar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Coudereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01007-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255972" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872984v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L20-1051" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hockin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048978" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quiniou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121064v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60095" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030965v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216866v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51355" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laverdure" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fusaro" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194369" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491226v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.04.029" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880088v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gomord" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stordeur" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fitchette" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fixman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tropper" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242867" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999325v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Noemi Castro" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mazerolles" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18925-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02935745v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Boisselier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa089" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490690v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102567" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien de Marignan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coudereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0516-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438484v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coelembier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ANA.0000000000000732" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183129v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fiscus" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00544-0" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531653v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902516v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06123-1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066027v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chopin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.05.052" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02383120v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devilliers" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez525" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069745v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.10.023" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910912v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701628" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911191v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747299" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833354v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Charrier" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00704" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911291v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.022" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908984v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00110" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.01.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911304v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers9100132" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dubost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mullet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Quang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.01.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26423" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953711v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Tavares" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546163" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909008v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzma Hasan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646584" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796190v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Souza-Fonseca Guimaraes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loftus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rabilloud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1884" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J. Van Helden" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goossens" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150809" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917848v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fouyssac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.040" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908881v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bienvenu" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/280653" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972070v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gasteiger" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131560" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911544v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.26011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972074v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grau" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00450" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01360281v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Marton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dachy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02637-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chartral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Reppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02756-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Villard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avet-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sormani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01960-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bensoussan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard B&#246;nig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02504-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Selvaraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5090716/v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41573-024-01098-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pavel-Dinu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gardner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nakauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kawai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Delmonte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12072702" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04028897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tordo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nombel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stejara Netea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taushif Khan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2307574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Vaidyanathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dudek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01888-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Dubiela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Humeniuk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Metz-Favre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100708" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beghin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bidar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Coudereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01007-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quiniou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L20-1051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hockin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048978" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60095" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laverdure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fusaro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194369" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255972" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02935745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Boisselier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa089" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coelembier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ANA.0000000000000732" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102567" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien de Marignan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coudereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0516-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Noemi Castro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mazerolles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18925-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gomord" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stordeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fitchette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fixman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tropper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242867" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fiscus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00544-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.04.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902516v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06123-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chopin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.05.052" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02383120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devilliers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez525" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.10.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747299" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Charrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00110" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910912v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701628" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.01.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911038v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dubost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mullet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Quang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.01.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911304v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers9100132" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26423" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909008v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzma Hasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646584" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Tavares" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546163" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796190v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Souza-Fonseca Guimaraes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loftus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rabilloud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1884" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J. Van Helden" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goossens" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150809" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917848v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fouyssac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.040" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908881v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bienvenu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/280653" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972070v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gasteiger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131560" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972074v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00450" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.26011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01360281v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>