--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -66,9251 +66,9153 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (68)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (67)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation of quality control tests for academic production of CAR-T cells: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+                <w:t xml:space="preserve">Exome sequencing enables molecular diagnosis in 10% of early-onset or familial systemic lupus erythematosus cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Marton</w:t>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
+                <w:t xml:space="preserve">Samira Khaldi-Plassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dachy</w:t>
+                <w:t xml:space="preserve">Audrey Labalme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Demerle</w:t>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Derenne</w:t>
+                <w:t xml:space="preserve">Quentin Riller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (9), pp.1209-1217. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02637-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2026.106209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05193504v1</w:t>
+                <w:t xml:space="preserve">hal-05584271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing raw materials, reagents, and consumable supplies in the academic bioproduction UNITC network: because the chain is only as strong as its weakest link</w:t>
+                <w:t xml:space="preserve">NK Cell Immaturity and NKp30 Expression Positively Correlate with Clinical Outcome in Multiple Myeloma Patients from the IFM2009 Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Chartral</w:t>
+                <w:t xml:space="preserve">Marine Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Galaine</w:t>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giverne</w:t>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Auxenfans</w:t>
+                <w:t xml:space="preserve">Hervé Avet-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Reppel</w:t>
+                <w:t xml:space="preserve">Ludovic Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02756-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05457662v1</w:t>
+                <w:t xml:space="preserve">hal-05026327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cell Immaturity and NKp30 Expression Positively Correlate with Clinical Outcome in Multiple Myeloma Patients from the IFM2009 Clinical Trial</w:t>
+                <w:t xml:space="preserve">Securing raw materials, reagents, and consumable supplies in the academic bioproduction UNITC network: because the chain is only as strong as its weakest link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Villard</w:t>
+                <w:t xml:space="preserve">Ugo Chartral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Jeanne Galaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Karlin</w:t>
+                <w:t xml:space="preserve">Camille Giverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Avet-Loiseau</w:t>
+                <w:t xml:space="preserve">Céline Auxenfans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martinet</w:t>
+                <w:t xml:space="preserve">Loic Reppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (2), </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202451191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02756-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026327v1</w:t>
+                <w:t xml:space="preserve">inserm-05457662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Variant in CTLA4 Highlights the Heterogeneous Phenotype of CTLA4 Haploinsufficiency</w:t>
+                <w:t xml:space="preserve">Harmonisation of quality control tests for academic production of CAR-T cells: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Sormani</w:t>
+                <w:t xml:space="preserve">Chrystel Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
+                <w:t xml:space="preserve">Guillaume Dachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Clémence Demerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Sophie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (1), pp.159. </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 60 (9), pp.1209-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-025-01960-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393166v1</w:t>
+                <w:t xml:space="preserve">inserm-05193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the conditions and minimum requirements necessary for the release of autologous fresh CAR T-cell products under hospital exemption: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+                <w:t xml:space="preserve">A New Variant in CTLA4 Highlights the Heterogeneous Phenotype of CTLA4 Haploinsufficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Boyer</w:t>
+                <w:t xml:space="preserve">Jonathan Sormani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Bensoussan</w:t>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halvard Bönig</w:t>
+                <w:t xml:space="preserve">Raphaele Nove-Josserand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chabannon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41409-024-02504-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-025-01960-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954092v1</w:t>
+                <w:t xml:space="preserve">hal-05393166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting Autoinflammation in STING-Associated Vasculopathy with Onset in Infancy (SAVI) by Human Stem Cell Genome-Editing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of the conditions and minimum requirements necessary for the release of autologous fresh CAR T-cell products under hospital exemption: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
+                <w:t xml:space="preserve">Olivier Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gastou</w:t>
+                <w:t xml:space="preserve">Daniele Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Feist</w:t>
+                <w:t xml:space="preserve">Halvard Bönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Perret</w:t>
+                <w:t xml:space="preserve">Christian Chabannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5090716/v1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-024-02504-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888066v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting metabolic dysfunction of CD8 T cells and natural killer cells in cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41573-024-01098-w⟩</w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (4), pp.476-482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879757v1</w:t>
+                <w:t xml:space="preserve">hal-04796518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically corrected RAG2 -SCID human hematopoietic stem cells restore V(D)J-recombinase and rescue lymphoid deficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mara Pavel-Dinu</w:t>
+                <w:t xml:space="preserve">Targeting metabolic dysfunction of CD8 T cells and natural killer cells in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Gardner</w:t>
+                <w:t xml:space="preserve">Eric Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Nakauchi</w:t>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoki Kawai</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023011766⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41573-024-01098-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879863v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correcting Autoinflammation in STING-Associated Vasculopathy with Onset in Infancy (SAVI) by Human Stem Cell Genome-Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
+                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Malcus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">William Feist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+                <w:t xml:space="preserve">Magali Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 106 (4), pp.476-482. </w:t>
+              <w:t xml:space="preserve">Research Square</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5090716/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04796518v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of Pap-Mas in Systemic JIA Using Janus Kinase Inhibitors, Case Report and Systematic Review</w:t>
+                <w:t xml:space="preserve">Genetically corrected RAG2 -SCID human hematopoietic stem cells restore V(D)J-recombinase and rescue lymphoid deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Zekre</w:t>
+                <w:t xml:space="preserve">Mara Pavel-Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anita Duncan</w:t>
+                <w:t xml:space="preserve">Cameron Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
+                <w:t xml:space="preserve">Yusuke Nakauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Tusseau</w:t>
+                <w:t xml:space="preserve">Tomoki Kawai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+                <w:t xml:space="preserve">Ottavia Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (7), pp.2702. </w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1820-1833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12072702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023011766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470830v1</w:t>
+                <w:t xml:space="preserve">hal-04879863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-efficiency transgene integration by homology-directed repair in human primary cells using DNA-PKcs inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Fayand</w:t>
+                <w:t xml:space="preserve">Sriram Vaidyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Hentgen</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Amanda Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.731-744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41587-023-01888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04137977v1</w:t>
+                <w:t xml:space="preserve">hal-04879880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DR expression on monocytes and outcome of anti-CD19 CAR T-cell therapy for large B-cell lymphoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Sesques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006563⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04028897v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of type I interferon response in routine practice in France in 2022</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rescue of Pap-Mas in Systemic JIA Using Janus Kinase Inhibitors, Case Report and Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Zekre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Nombel</w:t>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Perrine Foray</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Eric Hachulla</w:t>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003211⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12072702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879993v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre–Covid-19, SARS-CoV-2–Negative Multisystem Inflammatory Syndrome in Children</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HLA-DR expression on monocytes and outcome of anti-CD19 CAR T-cell therapy for large B-cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Sesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Benezech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Taushif Khan</w:t>
+                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2307574⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.744-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879876v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04028897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of type I interferon response in routine practice in France in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Nombel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Perrine Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Matuozzo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Manry</w:t>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.e003211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425905v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency transgene integration by homology-directed repair in human primary cells using DNA-PKcs inhibition</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Viel</w:t>
+                <w:t xml:space="preserve">Pre–Covid-19, SARS-CoV-2–Negative Multisystem Inflammatory Syndrome in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Benezech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Khoryati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stejara Netea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Vaidyanathan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amanda Dudek</w:t>
+                <w:t xml:space="preserve">Taushif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01888-4⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (22), pp.2105-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2307574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879880v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two patients with allergy to celery — Possible role of carbohydrate determinants and difference between seeds and tuber allergenicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Matuozzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Dubiela</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Humeniuk</w:t>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merima Bublin</w:t>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Metz-Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Jeremy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (11), pp.100708. </w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880027v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of canakinumab during pregnancy: seven new cases</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Weber</w:t>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Millet</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Beghin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Viel</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (8), pp.e229-e231. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360390v1</w:t>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Recombinant human interleukin-7 reverses T cell exhaustion ex vivo in critically ill COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Two patients with allergy to celery — Possible role of carbohydrate determinants and difference between seeds and tuber allergenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bidar</w:t>
+                <w:t xml:space="preserve">Pawel Dubiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hamada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Piotr Humeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Coudereau</w:t>
+                <w:t xml:space="preserve">Merima Bublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Carine Metz-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.100708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01007-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706865v1</w:t>
+                <w:t xml:space="preserve">hal-04880027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+                <w:t xml:space="preserve">Safety of canakinumab during pregnancy: seven new cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Manry</w:t>
+                <w:t xml:space="preserve">Emmanuelle Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Aurélien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Delphine Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.e229-e231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+                <w:t xml:space="preserve">hal-04360390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: mTORC1 Inhibition in Metastatic Breast Cancer Patients Negatively Affects Peripheral NK Cell Maturation and Number</w:t>
+                <w:t xml:space="preserve">Correction to: Recombinant human interleukin-7 reverses T cell exhaustion ex vivo in critically ill COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Besson</w:t>
+                <w:t xml:space="preserve">Frank Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoite Mery</w:t>
+                <w:t xml:space="preserve">Sarah Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Remy Coudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yamila Rocca</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Etienne Heudel</w:t>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001215⟩</w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03432391v1</w:t>
+                <w:t xml:space="preserve">hal-03706865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LACC1 deficiency links juvenile arthritis with autophagy and metabolism in macrophages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of TTV replication as a biomarker of immune checkpoint inhibitors efficacy in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ommar Omarjee</w:t>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michelle Ainouze</w:t>
+                <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20201006⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355059v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Type‐I Interferon assessment in 45 minutes using the FilmArray ® PCR platform in SARS‐CoV‐2 and other viral infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hockin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (4), pp.989-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202048978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872984v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type‐I Interferon assessment in 45 minutes using the FilmArray ® PCR platform in SARS‐CoV‐2 and other viral infections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202048978⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (5), pp.719-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708117v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
+                <w:t xml:space="preserve">LACC1 deficiency links juvenile arthritis with autophagy and metabolism in macrophages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ommar Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Quiniou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 218 (3), pp.e20201006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05030965v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral natural killer cells in chronic hepatitis B patients display multiple molecular features of T cell exhaustion</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Edge: mTORC1 Inhibition in Metastatic Breast Cancer Patients Negatively Affects Peripheral NK Cell Maturation and Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Tout</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoite Mery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamila Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Heudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.60095⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206 (10), pp.2265-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04121064v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03432391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Simoa(TM) and Ella(TM) to assess serum neurofilament-light chain in multiple sclerosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">Peripheral natural killer cells in chronic hepatitis B patients display multiple molecular features of T cell exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.60095⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acn3.51355⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03216866v1</w:t>
+                <w:t xml:space="preserve">hal-04121064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRC4 GOF Mutations, a Challenging Diagnosis from Neonatal Age to Adulthood</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of Simoa(TM) and Ella(TM) to assess serum neurofilament-light chain in multiple sclerosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garnier</w:t>
+                <w:t xml:space="preserve">Audrey Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm10194369⟩</w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1141-1150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03834378v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of TTV replication as a biomarker of immune checkpoint inhibitors efficacy in melanoma patients</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NLRC4 GOF Mutations, a Challenging Diagnosis from Neonatal Age to Adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
+                <w:t xml:space="preserve">J. Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Laverdure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04880060v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03834378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Interferon in Children with Viral or Bacterial Infections</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rebaud</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa089⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 146, pp.206 - 208.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02935745v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of ventilator-associated pneumonia on cerebrospinal fluid inflammation during immunosuppression after subarachnoid hemorrhage: a pilot study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
+                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Rouchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/ANA.0000000000000732⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.e99-e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438484v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we stimulate or suppress immune responses in COVID-19? Cytokine and anti-cytokine interventions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maxime Fauter</w:t>
+                <w:t xml:space="preserve">Early-onset autoimmunity associated with SOCS1 haploinsufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Noemi Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18925-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102567⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03490690v1</w:t>
+                <w:t xml:space="preserve">hal-02999325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune monitoring of interleukin-7 compassionate use in a critically ill COVID-19 patient</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Ader</w:t>
+                <w:t xml:space="preserve">Design, production and immunomodulatory potency of a novel allergen bioparticle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Gomord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Stordeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Catherine Fitchette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Fixman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0242867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-0516-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04123963v1</w:t>
+                <w:t xml:space="preserve">hal-04880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset autoimmunity associated with SOCS1 haploinsufficiency</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Mazerolles</w:t>
+                <w:t xml:space="preserve">Impact of ventilator-associated pneumonia on cerebrospinal fluid inflammation during immunosuppression after subarachnoid hemorrhage: a pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Coelembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18925-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Journal of Neurosurgical Anesthesiology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/ANA.0000000000000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999325v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, production and immunomodulatory potency of a novel allergen bioparticle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Tropper</w:t>
+                <w:t xml:space="preserve">Immune monitoring of interleukin-7 compassionate use in a critically ill COVID-19 patient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien de Marignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Coudereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (9), pp.1001 - 1003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-0516-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242867⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04880088v1</w:t>
+                <w:t xml:space="preserve">hal-04123963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low glycosylated ferritin is a sensitive biomarker of severe COVID-19</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Type I Interferon in Children with Viral or Bacterial Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julie Fiscus</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucille Boisselier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00544-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (6), pp.802-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183129v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02935745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">Should we stimulate or suppress immune responses in COVID-19? Cytokine and anti-cytokine interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.102567 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04531653v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus disease 2019 as a particular sepsis: a 2-week follow-up of standard immunological parameters in critically ill patients</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Low glycosylated ferritin is a sensitive biomarker of severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zaepfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pradat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Fiscus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00134-020-06123-1⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.1183-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00544-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902516v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF6 deficiency, a mendelian susceptibility to EBV infection, lymphoma, and autoimmunity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coronavirus disease 2019 as a particular sepsis: a 2-week follow-up of standard immunological parameters in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.05.052⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.1764-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-020-06123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066027v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-MDA5 juvenile idiopathic inflammatory myopathy: a specific subgroup defined by differentially enhanced interferon-α signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Devilliers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Gitiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darragh Duffy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rheumatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 59 (8), pp.1927-1937. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02383120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">DEF6 deficiency, a mendelian susceptibility to EBV infection, lymphoma, and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 146, pp.206 - 208.e2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03491226v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eve Smith</w:t>
+                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ommar Omarjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867795v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Comparison of RT-qPCR and Nanostring in the measurement of blood interferon response for the diagnosis of type I interferonopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.446-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994308v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPA syndrome as a cause of lupus nephritis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.04.014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02519584v1</w:t>
+                <w:t xml:space="preserve">hal-02008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId250" w:history="1">
+                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008643v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">COPA syndrome as a cause of lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Boulisfane-El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Fremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.1187-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465917v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of RT-qPCR and Nanostring in the measurement of blood interferon response for the diagnosis of type I interferonopathies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Deletion of Inflammasome Components Is Not Sufficient To Prevent Fatal Inflammation in Models of Familial Hemophagocytic Lymphohistiocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.10.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200 (11), pp.3769-3776. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069745v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">S1PR5 is essential for human natural killer cell migration toward sphingosine-1 phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (6), pp.2265-2268.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846889v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">T-bet and Eomes govern differentiation and function of mouse and human NK cells and ILC1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Hayek</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slas Discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (5), pp.738-750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201747299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324386v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S1PR5 is essential for human natural killer cell migration toward sphingosine-1 phosphate</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">One-Year Follow-Up of Natural Killer Cell Activity in Multiple Myeloma Patients Treated With Adjuvant Lenalidomide Therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omran Allatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911291v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-bet and Eomes govern differentiation and function of mouse and human NK cells and ILC1</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201747299⟩</w:t>
+              <w:t xml:space="preserve">Slas Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911191v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Year Follow-Up of Natural Killer Cell Activity in Multiple Myeloma Patients Treated With Adjuvant Lenalidomide Therapy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marçais</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00704⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (11), pp.1696-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01833354v1</w:t>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Case of Type 2 Hypersensitivity to Rasburicase Diagnosed with a Natural Killer Cell Activation Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Nosbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of Inflammasome Components Is Not Sufficient To Prevent Fatal Inflammation in Models of Familial Hemophagocytic Lymphohistiocytosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Marotel</w:t>
+                <w:t xml:space="preserve">Evaluation of basophil activation test in the management of immediate hypersensitivity reactions to gadolinium-based contrast agents: a five-year experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Quang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701628⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.846-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910912v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Natural Killer cell phenotype and function in obese individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regulation of mTOR, Metabolic Fitness, and Effector Functions by Cytokines in Natural Killer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.01.007⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers9100132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796182v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of basophil activation test in the management of immediate hypersensitivity reactions to gadolinium-based contrast agents: a five-year experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Diane Le Quang</w:t>
+                <w:t xml:space="preserve">Alteration of Natural Killer cell phenotype and function in obese individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.01.020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911038v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of mTOR, Metabolic Fitness, and Effector Functions by Cytokines in Natural Killer Cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">High mTOR activity is a hallmark of reactive natural killer cells and amplifies early signaling through activating receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Koenig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers9100132⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.26423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911304v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01764666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High mTOR activity is a hallmark of reactive natural killer cells and amplifies early signaling through activating receptors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">NKp46-mediated Dicer1 inactivation results in defective NK-cell differentiation and effector functions in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.26423⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (8), pp.1902-1911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201546163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01764666v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01953711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the drawing board: Understanding the complexity of hepatic innate lymphoid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzma Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (9), pp.2095-2098. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201646584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKp46-mediated Dicer1 inactivation results in defective NK-cell differentiation and effector functions in mice</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">TGF-β inhibits the activation and functions of NK cells by repressing the mTOR pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Souza-Fonseca Guimaraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roisin Loftus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Rabilloud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201546163⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9 (415), pp.ra19-ra19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01953711v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TGF-β inhibits the activation and functions of NK cells by repressing the mTOR pathway</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jessica Rabilloud</w:t>
+                <w:t xml:space="preserve">Terminal NK cell maturation is controlled by concerted actions of T-bet and Zeb2 and is essential for melanoma rejection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mary J. Van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Goossens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.aad1884⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 212 (12), pp.2015-2025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1084/jem.20150809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796190v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal NK cell maturation is controlled by concerted actions of T-bet and Zeb2 and is essential for melanoma rejection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">PRKDC mutations associated with immunodeficiency, granuloma, and autoimmune regulator-dependent autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Faure</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Verronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian I. Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Fouyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20150809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 135 (6), pp.1578-1588.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911123v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PRKDC mutations associated with immunodeficiency, granuloma, and autoimmune regulator-dependent autoimmunity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertrand</w:t>
+                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Viant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2015.01.040⟩</w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.749-757. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917848v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of Natural Killer Cells in Patients with Chronic Bone and Joint Infection due to Staphylococci Expressing or Not the Small Colony Variant Phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Chronic Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.280653. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2014/280653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01908881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-bet and Eomes instruct the development of two distinct natural killer cell lineages in the liver and in the bone marrow.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Mayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Gasteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 211 (3), pp.563-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20131560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Monitoring NK cell activity in patients with hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Viant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Paul Rouzaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (9), pp.e26011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/onci.26011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911540v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of Mouse NK Cell Development and Function by Cytokines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 4, pp.450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00972074v1</w:t>
-              </w:r>
-[...132 lines deleted...]
-                <w:t xml:space="preserve">hal-01911544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des cellules NK par le TGF-β</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université de Lyon, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSE1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId358"/>
+      <w:footerReference w:type="default" r:id="rId364"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9457,51 +9359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193504v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Marton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dachy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerle" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derenne" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02637-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chartral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Reppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02756-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Villard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avet-Loiseau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451191" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393166v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sormani" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01960-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954092v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bensoussan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard B&#246;nig" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02504-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888066v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Selvaraj" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feist" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5090716/v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41573-024-01098-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879863v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pavel-Dinu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gardner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nakauchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kawai" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Delmonte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011766" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470830v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12072702" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04028897v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tordo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006563" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879993v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nombel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Garnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003211" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879876v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stejara Netea" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taushif Khan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2307574" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879880v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Vaidyanathan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dudek" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01888-4" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Dubiela" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Humeniuk" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Metz-Favre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100708" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Weber" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Millet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beghin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac177" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706865v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bidar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Coudereau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01007-7" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355059v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quiniou" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201006" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872984v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L20-1051" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708117v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hockin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048978" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030965v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121064v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60095" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216866v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51355" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834378v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laverdure" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fusaro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194369" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880060v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255972" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02935745v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Boisselier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa089" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438484v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coelembier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ANA.0000000000000732" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490690v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102567" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123963v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien de Marignan" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coudereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0516-6" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Noemi Castro" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mazerolles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18925-4" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880088v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gomord" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stordeur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fitchette" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fixman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tropper" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242867" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183129v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fiscus" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00544-0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531653v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.04.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902516v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06123-1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chopin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.05.052" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02383120v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devilliers" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez525" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491226v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069745v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.10.023" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911291v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.022" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911191v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747299" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833354v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Charrier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00704" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908984v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00110" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910912v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701628" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796182v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.01.007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911038v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dubost" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mullet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Quang" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.01.020" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911304v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers9100132" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764666v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26423" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909008v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzma Hasan" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646584" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Tavares" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546163" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796190v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Souza-Fonseca Guimaraes" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loftus" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rabilloud" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1884" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911123v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J. Van Helden" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goossens" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150809" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917848v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fouyssac" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.040" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908881v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bienvenu" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/280653" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972070v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gasteiger" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131560" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972074v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00450" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911544v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.26011" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01360281v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1010" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05584271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2026.106209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Villard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avet-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chartral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Reppel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02756-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Marton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dachy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02637-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sormani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01960-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bensoussan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard B&#246;nig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02504-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41573-024-01098-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Selvaraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5090716/v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pavel-Dinu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gardner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nakauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kawai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Delmonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011766" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Vaidyanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dudek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01888-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12072702" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04028897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tordo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nombel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stejara Netea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taushif Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2307574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Dubiela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Humeniuk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Metz-Favre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Weber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Millet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beghin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bidar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Coudereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01007-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255972" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hockin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048978" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L20-1051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quiniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51355" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laverdure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fusaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194369" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.04.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Noemi Castro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mazerolles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18925-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gomord" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stordeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fitchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fixman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tropper" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242867" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coelembier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ANA.0000000000000732" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien de Marignan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coudereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0516-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02935745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Boisselier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102567" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183129v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fiscus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00544-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06123-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02383120v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devilliers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez525" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chopin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.05.052" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.10.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3N2D531-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701628" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X65XGTHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747299" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Charrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00704" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dubost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mullet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Quang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.01.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers9100132" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796182v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.01.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN657X36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26423" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Tavares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546163" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzma Hasan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646584" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Souza-Fonseca Guimaraes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loftus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rabilloud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1884" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J. Van Helden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goossens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150809" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fouyssac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908881v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bienvenu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/280653" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gasteiger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131560" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911544v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.26011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00450" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01360281v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>