--- v2 (2026-05-04)
+++ v3 (2026-05-24)
@@ -234,429 +234,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05584271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NK Cell Immaturity and NKp30 Expression Positively Correlate with Clinical Outcome in Multiple Myeloma Patients from the IFM2009 Clinical Trial</w:t>
+                <w:t xml:space="preserve">Securing raw materials, reagents, and consumable supplies in the academic bioproduction UNITC network: because the chain is only as strong as its weakest link</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Villard</w:t>
+                <w:t xml:space="preserve">Ugo Chartral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Jeanne Galaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Karlin</w:t>
+                <w:t xml:space="preserve">Camille Giverne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Avet-Loiseau</w:t>
+                <w:t xml:space="preserve">Céline Auxenfans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Martinet</w:t>
+                <w:t xml:space="preserve">Loic Reppel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (2), </w:t>
+              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.202451191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02756-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05026327v1</w:t>
+                <w:t xml:space="preserve">inserm-05457662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Securing raw materials, reagents, and consumable supplies in the academic bioproduction UNITC network: because the chain is only as strong as its weakest link</w:t>
+                <w:t xml:space="preserve">Harmonisation of quality control tests for academic production of CAR-T cells: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugo Chartral</w:t>
+                <w:t xml:space="preserve">Chrystel Marton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Galaine</w:t>
+                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Giverne</w:t>
+                <w:t xml:space="preserve">Guillaume Dachy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Auxenfans</w:t>
+                <w:t xml:space="preserve">Clémence Demerle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Reppel</w:t>
+                <w:t xml:space="preserve">Sophie Derenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 60 (9), pp.1209-1217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02756-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41409-025-02637-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05457662v1</w:t>
+                <w:t xml:space="preserve">inserm-05193504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonisation of quality control tests for academic production of CAR-T cells: a position paper from the WP-bioproduction of the UNITC consortium</w:t>
+                <w:t xml:space="preserve">NK Cell Immaturity and NKp30 Expression Positively Correlate with Clinical Outcome in Multiple Myeloma Patients from the IFM2009 Clinical Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chrystel Marton</w:t>
+                <w:t xml:space="preserve">Marine Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dachy</w:t>
+                <w:t xml:space="preserve">Lionel Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Demerle</w:t>
+                <w:t xml:space="preserve">Hervé Avet-Loiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Derenne</w:t>
+                <w:t xml:space="preserve">Ludovic Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 60 (9), pp.1209-1217. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41409-025-02637-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.202451191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05193504v1</w:t>
+                <w:t xml:space="preserve">hal-05026327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Variant in CTLA4 Highlights the Heterogeneous Phenotype of CTLA4 Haploinsufficiency</w:t>
               </w:r>
@@ -828,51 +828,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halvard Bönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Chabannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Clémenceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bone Marrow Transplantation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
@@ -904,6781 +904,6781 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting metabolic dysfunction of CD8 T cells and natural killer cells in cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
+                <w:t xml:space="preserve">Eric Vivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Malcus</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
+              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41573-024-01098-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04796518v1</w:t>
+                <w:t xml:space="preserve">hal-04879757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting metabolic dysfunction of CD8 T cells and natural killer cells in cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Correcting Autoinflammation in STING-Associated Vasculopathy with Onset in Infancy (SAVI) by Human Stem Cell Genome-Editing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Vivier</w:t>
+                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Walzer</w:t>
+                <w:t xml:space="preserve">Marc Gastou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Marçais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">William Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Drug Discovery</w:t>
+              <w:t xml:space="preserve">Research Square</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41573-024-01098-w⟩</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5090716/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879757v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correcting Autoinflammation in STING-Associated Vasculopathy with Onset in Infancy (SAVI) by Human Stem Cell Genome-Editing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetically corrected RAG2 -SCID human hematopoietic stem cells restore V(D)J-recombinase and rescue lymphoid deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
+                <w:t xml:space="preserve">Mara Pavel-Dinu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Gastou</w:t>
+                <w:t xml:space="preserve">Cameron Gardner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Feist</w:t>
+                <w:t xml:space="preserve">Yusuke Nakauchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Perret</w:t>
+                <w:t xml:space="preserve">Tomoki Kawai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ottavia Delmonte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research Square</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-5090716/v1⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (7), pp.1820-1833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023011766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888066v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetically corrected RAG2 -SCID human hematopoietic stem cells restore V(D)J-recombinase and rescue lymphoid deficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B‐cell immune deficiency in twin sisters expands the phenotype of MOPDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cameron Gardner</w:t>
+                <w:t xml:space="preserve">Lucas W Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yusuke Nakauchi</w:t>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomoki Kawai</w:t>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ottavia Delmonte</w:t>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 8 (7), pp.1820-1833. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 106 (4), pp.476-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2023011766⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14571⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879863v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04796518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-efficiency transgene integration by homology-directed repair in human primary cells using DNA-PKcs inhibition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sriram Vaidyanathan</w:t>
+                <w:t xml:space="preserve">Antoine Fayand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Dudek</w:t>
+                <w:t xml:space="preserve">Véronique Hentgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Posseme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Lacout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41587-023-01888-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 152 (4), pp.972-983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04879880v1</w:t>
+                <w:t xml:space="preserve">hal-04137977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successful treatment of JAK1 associated inflammatory disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rescue of Pap-Mas in Systemic JIA Using Janus Kinase Inhibitors, Case Report and Systematic Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Posseme</w:t>
+                <w:t xml:space="preserve">Franck Zekre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Lacout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Capucine Picard</w:t>
+                <w:t xml:space="preserve">Anita Duncan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2023.06.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (7), pp.2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12072702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04137977v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rescue of Pap-Mas in Systemic JIA Using Janus Kinase Inhibitors, Case Report and Systematic Review</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HLA-DR expression on monocytes and outcome of anti-CD19 CAR T-cell therapy for large B-cell lymphoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Laurent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Tusseau</w:t>
+                <w:t xml:space="preserve">Estelle Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+                <w:t xml:space="preserve">Pierre Sesques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Tordo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12072702⟩</w:t>
+              <w:t xml:space="preserve">Blood Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (5), pp.744-755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470830v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04028897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HLA-DR expression on monocytes and outcome of anti-CD19 CAR T-cell therapy for large B-cell lymphoma</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessment of type I interferon response in routine practice in France in 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Tordo</w:t>
+                <w:t xml:space="preserve">Anais Nombel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Ferrant</w:t>
+                <w:t xml:space="preserve">Anne Perrine Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorna Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hachulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Blood Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1182/bloodadvances.2021006563⟩</w:t>
+              <w:t xml:space="preserve">RMD Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (2), pp.e003211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04028897v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of type I interferon response in routine practice in France in 2022</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre–Covid-19, SARS-CoV-2–Negative Multisystem Inflammatory Syndrome in Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lombard</w:t>
+                <w:t xml:space="preserve">Sarah Benezech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hachulla</w:t>
+                <w:t xml:space="preserve">Liliane Khoryati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Cognard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stejara Netea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taushif Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RMD Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/rmdopen-2023-003211⟩</w:t>
+              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 389 (22), pp.2105-2107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1056/NEJMc2307574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879993v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre–Covid-19, SARS-CoV-2–Negative Multisystem Inflammatory Syndrome in Children</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stejara Netea</w:t>
+                <w:t xml:space="preserve">Daniela Matuozzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taushif Khan</w:t>
+                <w:t xml:space="preserve">Estelle Talouarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New England Journal of Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1056/NEJMc2307574⟩</w:t>
+              <w:t xml:space="preserve">Genome Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879876v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rare predicted loss-of-function variants of type I IFN immunity genes are associated with life-threatening COVID-19</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Astrid Marchal</w:t>
+                <w:t xml:space="preserve">High-efficiency transgene integration by homology-directed repair in human primary cells using DNA-PKcs inhibition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridhar Selvaraj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peng Zhang</w:t>
+                <w:t xml:space="preserve">Sriram Vaidyanathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Manry</w:t>
+                <w:t xml:space="preserve">Amanda Dudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.22. </w:t>
+              <w:t xml:space="preserve">Nature Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (5), pp.731-744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13073-023-01173-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41587-023-01888-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425905v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
+                <w:t xml:space="preserve">Two patients with allergy to celery — Possible role of carbohydrate determinants and difference between seeds and tuber allergenicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Manry</w:t>
+                <w:t xml:space="preserve">Pawel Dubiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Bastard</w:t>
+                <w:t xml:space="preserve">Piotr Humeniuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Gervais</w:t>
+                <w:t xml:space="preserve">Merima Bublin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Le Voyer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Rosain</w:t>
+                <w:t xml:space="preserve">Carine Metz-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
+              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (11), pp.100708. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856619v2</w:t>
+                <w:t xml:space="preserve">hal-04880027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two patients with allergy to celery — Possible role of carbohydrate determinants and difference between seeds and tuber allergenicity</w:t>
+                <w:t xml:space="preserve">Safety of canakinumab during pregnancy: seven new cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Dubiela</w:t>
+                <w:t xml:space="preserve">Emmanuelle Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Humeniuk</w:t>
+                <w:t xml:space="preserve">Aurélien Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merima Bublin</w:t>
+                <w:t xml:space="preserve">Delphine Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Metz-Favre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Jérôme Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Allergy Organization Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (11), pp.100708. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (8), pp.e229-e231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.waojou.2022.100708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880027v1</w:t>
+                <w:t xml:space="preserve">hal-04360390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safety of canakinumab during pregnancy: seven new cases</w:t>
+                <w:t xml:space="preserve">Correction to: Recombinant human interleukin-7 reverses T cell exhaustion ex vivo in critically ill COVID-19 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Weber</w:t>
+                <w:t xml:space="preserve">Frank Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Millet</w:t>
+                <w:t xml:space="preserve">Sarah Hamada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Gossez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Beghin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Viel</w:t>
+                <w:t xml:space="preserve">Remy Coudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Guitton</w:t>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (8), pp.e229-e231. </w:t>
+              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13613-022-01007-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360390v1</w:t>
+                <w:t xml:space="preserve">hal-03706865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to: Recombinant human interleukin-7 reverses T cell exhaustion ex vivo in critically ill COVID-19 patients</w:t>
+                <w:t xml:space="preserve">The risk of COVID-19 death is much greater and age dependent with type I IFN autoantibodies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bidar</w:t>
+                <w:t xml:space="preserve">Jérémy Manry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Hamada</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Gossez</w:t>
+                <w:t xml:space="preserve">Paul Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Coudereau</w:t>
+                <w:t xml:space="preserve">Adrian Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Tom Le Voyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rosain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Intensive Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (1), pp.30. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 119 (21), pp.349-363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13613-022-01007-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2200413119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706865v1</w:t>
+                <w:t xml:space="preserve">hal-03856619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of TTV replication as a biomarker of immune checkpoint inhibitors efficacy in melanoma patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cutting Edge: mTORC1 Inhibition in Metastatic Breast Cancer Patients Negatively Affects Peripheral NK Cell Maturation and Number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Mouton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Walzer</w:t>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Dalle</w:t>
+                <w:t xml:space="preserve">Benoite Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamila Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Etienne Heudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255972⟩</w:t>
+              <w:t xml:space="preserve">Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 206 (10), pp.2265-2270. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880060v1</w:t>
+                <w:t xml:space="preserve">hal-03432391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type‐I Interferon assessment in 45 minutes using the FilmArray ® PCR platform in SARS‐CoV‐2 and other viral infections</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Killian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Belot</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chalayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.202048978⟩</w:t>
+              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174 (5), pp.719-721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03708117v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JAK1/2 Inhibition in Severe TAFRO Syndrome: A Case Report</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Type‐I Interferon assessment in 45 minutes using the FilmArray ® PCR platform in SARS‐CoV‐2 and other viral infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Mommert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Hockin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Grange</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Internal Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7326/L20-1051⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 51 (4), pp.989-994. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202048978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872984v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03708117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LACC1 deficiency links juvenile arthritis with autophagy and metabolism in macrophages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quiniou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Moreews</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Ainouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 218 (3), pp.e20201006. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1084/jem.20201006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03355059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cutting Edge: mTORC1 Inhibition in Metastatic Breast Cancer Patients Negatively Affects Peripheral NK Cell Maturation and Number</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Peripheral natural killer cells in chronic hepatitis B patients display multiple molecular features of T cell exhaustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Issam Tout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Etienne Heudel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 206 (10), pp.2265-2270. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.2001215⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.60095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03432391v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04121064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peripheral natural killer cells in chronic hepatitis B patients display multiple molecular features of T cell exhaustion</w:t>
+                <w:t xml:space="preserve">Comparison of Simoa(TM) and Ella(TM) to assess serum neurofilament-light chain in multiple sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Marotel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Villard</w:t>
+                <w:t xml:space="preserve">Audrey Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Perret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+                <w:t xml:space="preserve">Guillaume Brocard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Issam Tout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurie Besson</w:t>
+                <w:t xml:space="preserve">Romain Casey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10, </w:t>
+              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (5), pp.1141-1150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.60095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acn3.51355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04121064v1</w:t>
+                <w:t xml:space="preserve">hal-03216866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of Simoa(TM) and Ella(TM) to assess serum neurofilament-light chain in multiple sclerosis</w:t>
+                <w:t xml:space="preserve">NLRC4 GOF Mutations, a Challenging Diagnosis from Neonatal Age to Adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Gauthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magali Perret</w:t>
+                <w:t xml:space="preserve">J. Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Brocard</w:t>
+                <w:t xml:space="preserve">N. Laverdure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Casey</w:t>
+                <w:t xml:space="preserve">M. Fusaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/acn3.51355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (19), pp.4369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm10194369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03216866v1</w:t>
+                <w:t xml:space="preserve">inserm-03834378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NLRC4 GOF Mutations, a Challenging Diagnosis from Neonatal Age to Adulthood</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Laverdure</w:t>
+                <w:t xml:space="preserve">Evaluation of TTV replication as a biomarker of immune checkpoint inhibitors efficacy in melanoma patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Fusaro</w:t>
+                <w:t xml:space="preserve">William Mouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Picard</w:t>
+                <w:t xml:space="preserve">Stéphane Dalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Garnier</w:t>
+                <w:t xml:space="preserve">Anaïs Eberhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (19), pp.4369. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (8), pp.e0255972. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm10194369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0255972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03834378v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
+                <w:t xml:space="preserve">Design, production and immunomodulatory potency of a novel allergen bioparticle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Viel</w:t>
+                <w:t xml:space="preserve">Véronique Gomord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+                <w:t xml:space="preserve">Virginie Stordeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Pons</w:t>
+                <w:t xml:space="preserve">Anne-Catherine Fitchette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
+                <w:t xml:space="preserve">Elizabeth Fixman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Tropper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (12), pp.e0242867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03491226v1</w:t>
+                <w:t xml:space="preserve">hal-04880088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Early-onset autoimmunity associated with SOCS1 haploinsufficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
+                <w:t xml:space="preserve">Jérôme Hadjadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Rouchon</w:t>
+                <w:t xml:space="preserve">Carla Noemi Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eve Smith</w:t>
+                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Mazerolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), pp.5341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18925-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867795v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early-onset autoimmunity associated with SOCS1 haploinsufficiency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Should we stimulate or suppress immune responses in COVID-19? Cytokine and anti-cytokine interventions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Noemi Castro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maud Tusseau</w:t>
+                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Claude Stolzenberg</w:t>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Mazerolles</w:t>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), pp.5341. </w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19, pp.102567 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18925-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999325v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, production and immunomodulatory potency of a novel allergen bioparticle</w:t>
+                <w:t xml:space="preserve">Type I Interferon in Children with Viral or Bacterial Infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Gomord</w:t>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Stordeur</w:t>
+                <w:t xml:space="preserve">Antoine Ouziel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Catherine Fitchette</w:t>
+                <w:t xml:space="preserve">Lucille Boisselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Fixman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Tropper</w:t>
+                <w:t xml:space="preserve">Philippe Rebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0242867⟩</w:t>
+              <w:t xml:space="preserve">Clinical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 66 (6), pp.802-808. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880088v1</w:t>
+                <w:t xml:space="preserve">inserm-02935745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of ventilator-associated pneumonia on cerebrospinal fluid inflammation during immunosuppression after subarachnoid hemorrhage: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Coelembier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Coelembier</w:t>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Venet</w:t>
+                <w:t xml:space="preserve">Julie Demaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Lehot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurosurgical Anesthesiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Journal of Neurosurgical Anesthesiology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1097/ANA.0000000000000732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immune monitoring of interleukin-7 compassionate use in a critically ill COVID-19 patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatien de Marignan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donatien de Marignan</w:t>
+                <w:t xml:space="preserve">Rémy Coudereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Coudereau</w:t>
+                <w:t xml:space="preserve">Céline Bernet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ader</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (9), pp.1001 - 1003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41423-020-0516-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04123963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I Interferon in Children with Viral or Bacterial Infections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Low glycosylated ferritin is a sensitive biomarker of severe COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Fauter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Zaepfel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Ouziel</w:t>
+                <w:t xml:space="preserve">Pierre Pradat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucille Boisselier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Rebaud</w:t>
+                <w:t xml:space="preserve">Julie Fiscus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/clinchem/hvaa089⟩</w:t>
+              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (11), pp.1183-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41423-020-00544-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02935745v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Should we stimulate or suppress immune responses in COVID-19? Cytokine and anti-cytokine interventions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coronavirus disease 2019 as a particular sepsis: a 2-week follow-up of standard immunological parameters in critically ill patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvan Jamilloux</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Argaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2020.102567⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.1764-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00134-020-06123-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490690v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low glycosylated ferritin is a sensitive biomarker of severe COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julie Fiscus</w:t>
+                <w:t xml:space="preserve">DEF6 deficiency, a mendelian susceptibility to EBV infection, lymphoma, and autoimmunity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Tusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Malcus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellular and molecular immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41423-020-00544-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.05.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183129v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coronavirus disease 2019 as a particular sepsis: a 2-week follow-up of standard immunological parameters in critically ill patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Monneret</w:t>
+                <w:t xml:space="preserve">Anti-MDA5 juvenile idiopathic inflammatory myopathy: a specific subgroup defined by differentially enhanced interferon-α signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Melki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Devilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gitiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Venet</w:t>
+                <w:t xml:space="preserve">Vincent Bondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Argaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Darragh Duffy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 46, pp.1764-1765. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 59 (8), pp.1927-1937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00134-020-06123-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02902516v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02383120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-MDA5 juvenile idiopathic inflammatory myopathy: a specific subgroup defined by differentially enhanced interferon-α signalling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of rare and predicted pathogenic gene variants to childhood-onset lupus: a large, genetic panel analysis of British and French cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Melki</w:t>
+                <w:t xml:space="preserve">Gillian Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Devilliers</w:t>
+                <w:t xml:space="preserve">Sulliman Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Gitiaux</w:t>
+                <w:t xml:space="preserve">Quentin Rouchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Bondet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Darragh Duffy</w:t>
+                <w:t xml:space="preserve">Eve Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/kez525⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2 (2), pp.e99-e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2665-9913(19)30142-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02383120v1</w:t>
+                <w:t xml:space="preserve">hal-02867795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEF6 deficiency, a mendelian susceptibility to EBV infection, lymphoma, and autoimmunity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Type I IFN immunoprofiling in COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouillet-Assant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gaymard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Malcus</w:t>
+                <w:t xml:space="preserve">Sylvie Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Chopin</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">, 2020, 146, pp.206 - 208.e2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.05.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2020.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066027v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03491226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Picard</w:t>
+                <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Frachette</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marion Moreews</w:t>
+                <w:t xml:space="preserve">Armelle Penhoat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465917v1</w:t>
+                <w:t xml:space="preserve">hal-01994308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of RT-qPCR and Nanostring in the measurement of blood interferon response for the diagnosis of type I interferonopathies</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">COPA syndrome as a cause of lupus nephritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siham Boulisfane-El Khalifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Lahoche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Fremond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cytokine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.10.023⟩</w:t>
+              <w:t xml:space="preserve">Kidney International Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 4 (8), pp.1187-1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.04.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04069745v1</w:t>
+                <w:t xml:space="preserve">hal-02519584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charline Buisson</w:t>
+                <w:t xml:space="preserve">Monogenic lupus: Dissecting heterogeneity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ommar Omarjee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
+                <w:t xml:space="preserve">Cécile Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Frachette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Moreews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Rieux-Laucat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
+              <w:t xml:space="preserve">Autoimmunity Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.autrev.2019.102361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008643v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute effects of milk polar lipids on intestinal tight junction expression: Towards an impact of sphingomyelin through the regulation of IL-8 secretion?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Loizon</w:t>
+                <w:t xml:space="preserve">Comparison of RT-qPCR and Nanostring in the measurement of blood interferon response for the diagnosis of type I interferonopathies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 65, pp.128 - 138. </w:t>
+              <w:t xml:space="preserve">Cytokine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 113, pp.446-452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2018.12.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cyto.2018.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01994308v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COPA syndrome as a cause of lupus nephritis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Milk polar lipids in a high-fat diet can prevent body weight gain: modulated abundance of gut bacteria in relation with fecal loss of specific fatty acids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Milard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Lahoche</w:t>
+                <w:t xml:space="preserve">Fabienne Laugerette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Fremond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Lopez</w:t>
+                <w:t xml:space="preserve">Emmanuelle Fouilloux-Meugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kidney International Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 4 (8), pp.1187-1189. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (4), pp.1-13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ekir.2019.04.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201801078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519584v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02008643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deletion of Inflammasome Components Is Not Sufficient To Prevent Fatal Inflammation in Models of Familial Hemophagocytic Lymphohistiocytosis</w:t>
+                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Simon Hayek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Bekaddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie Marotel</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Alves de Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701628⟩</w:t>
+              <w:t xml:space="preserve">Slas Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (1), pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910912v1</w:t>
+                <w:t xml:space="preserve">hal-02324386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S1PR5 is essential for human natural killer cell migration toward sphingosine-1 phosphate</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cheyssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Pescarmona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Till</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.022⟩</w:t>
+              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 77 (11), pp.1696-1698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01911291v1</w:t>
+                <w:t xml:space="preserve">hal-01846889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T-bet and Eomes govern differentiation and function of mouse and human NK cells and ILC1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiang Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48 (5), pp.738-750. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201747299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">One-Year Follow-Up of Natural Killer Cell Activity in Multiple Myeloma Patients Treated With Adjuvant Lenalidomide Therapy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omran Allatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, pp.704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Primary Natural Killer Cell Modulators by Chemical Library Screening with a Luciferase-Based Functional Assay</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Pietrancosta</w:t>
+                <w:t xml:space="preserve">S1PR5 is essential for human natural killer cell migration toward sphingosine-1 phosphate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Drouillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slas Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 141 (6), pp.2265-2268.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaci.2017.11.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/2472555218797078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324386v1</w:t>
+                <w:t xml:space="preserve">hal-01911291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large deletion in 6q associated to A20 haploinsufficiency and thoracoabdominal heterotaxy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A Case of Type 2 Hypersensitivity to Rasburicase Diagnosed with a Natural Killer Cell Activation Assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Pescarmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marianne Till</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Belot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Nosbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the Rheumatic Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/annrheumdis-2018-213300⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846889v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01908984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Case of Type 2 Hypersensitivity to Rasburicase Diagnosed with a Natural Killer Cell Activation Assay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Deletion of Inflammasome Components Is Not Sufficient To Prevent Fatal Inflammation in Models of Familial Hemophagocytic Lymphohistiocytosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fauteux-Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christine Lombard</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiang Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, pp.110. </w:t>
+              <w:t xml:space="preserve">Journal of Immunology (Baltimore, Md.: 1950)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 200 (11), pp.3769-3776. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2018.00110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4049/jimmunol.1701628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908984v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of basophil activation test in the management of immediate hypersensitivity reactions to gadolinium-based contrast agents: a five-year experience</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alteration of Natural Killer cell phenotype and function in obese individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Kolenda</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Diane Le Quang</w:t>
+                <w:t xml:space="preserve">Emmanuel Disse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.01.020⟩</w:t>
+              <w:t xml:space="preserve">Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.12-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911038v1</w:t>
+                <w:t xml:space="preserve">hal-01796182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of mTOR, Metabolic Fitness, and Effector Functions by Cytokines in Natural Killer Cells</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluation of basophil activation test in the management of immediate hypersensitivity reactions to gadolinium-based contrast agents: a five-year experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Kolenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolande Dubost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Hacard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Mullet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Le Quang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cancers9100132⟩</w:t>
+              <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology: In Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (3), pp.846-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jaip.2017.01.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911304v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alteration of Natural Killer cell phenotype and function in obese individuals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regulation of mTOR, Metabolic Fitness, and Effector Functions by Cytokines in Natural Killer Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Marotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (10), epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers9100132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clim.2016.01.007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01796182v1</w:t>
+                <w:t xml:space="preserve">hal-01911304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High mTOR activity is a hallmark of reactive natural killer cells and amplifies early signaling through activating receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Degouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7781,77 +7781,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Degouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (8), pp.1902-1911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7885,103 +7885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Back to the drawing board: Understanding the complexity of hepatic innate lymphoid cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Marotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uzma Hasan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Walzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (9), pp.2095-2098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8015,64 +8015,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TGF-β inhibits the activation and functions of NK cells by repressing the mTOR pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Souza-Fonseca Guimaraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8411,697 +8411,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01917848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Marçais</w:t>
+                <w:t xml:space="preserve">Activation of Natural Killer Cells in Patients with Chronic Bone and Joint Infection due to Staphylococci Expressing or Not the Small Colony Variant Phenotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+                <w:t xml:space="preserve">Paul Rouzaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Viant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Viel</w:t>
+                <w:t xml:space="preserve">Frédéric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Walzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Chronic Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.280653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/280653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911540v1</w:t>
+                <w:t xml:space="preserve">hal-01908881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of Natural Killer Cells in Patients with Chronic Bone and Joint Infection due to Staphylococci Expressing or Not the Small Colony Variant Phenotype</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">T-bet and Eomes instruct the development of two distinct natural killer cell lineages in the liver and in the bone marrow.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daussy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Mayol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
+                <w:t xml:space="preserve">Georg Gasteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Chronic Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.280653. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 211 (3), pp.563-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2014/280653⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20131560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01908881v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00972070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T-bet and Eomes instruct the development of two distinct natural killer cell lineages in the liver and in the bone marrow.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Faure</w:t>
+                <w:t xml:space="preserve">The metabolic checkpoint kinase mTOR is essential for IL-15 signaling during the development and activation of NK cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia Mayol</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Julien Cherfils-Vicini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Viant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Degouve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Georg Gasteiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 211 (3), pp.563-77. </w:t>
+              <w:t xml:space="preserve">Nature Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (8), pp.749-757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1084/jem.20131560⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ni.2936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00972070v1</w:t>
+                <w:t xml:space="preserve">hal-01911540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring NK cell activity in patients with hematological malignancies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regulation of Mouse NK Cell Development and Function by Cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Marçais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Marvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OncoImmunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/onci.26011⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4, pp.450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01911544v1</w:t>
+                <w:t xml:space="preserve">hal-00972074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Mouse NK Cell Development and Function by Cytokines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Monitoring NK cell activity in patients with hematological malignancies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Charrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Marçais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline Marvel</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rouzaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bienvenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 4, pp.450. </w:t>
+              <w:t xml:space="preserve">OncoImmunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2 (9), pp.e26011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fimmu.2013.00450⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/onci.26011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00972074v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9119,51 +9119,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation des cellules NK par le TGF-β</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Viel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Immunologie. Université de Lyon, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016LYSE1010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9359,51 +9359,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05584271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2026.106209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026327v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Villard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avet-Loiseau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451191" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457662v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chartral" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Reppel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02756-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193504v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Marton" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dachy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derenne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02637-8" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sormani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01960-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bensoussan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard B&#246;nig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02504-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879757v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41573-024-01098-w" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888066v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Selvaraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feist" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5090716/v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879863v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pavel-Dinu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gardner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nakauchi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kawai" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Delmonte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011766" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879880v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Vaidyanathan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dudek" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01888-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12072702" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04028897v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tordo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006563" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879993v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nombel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Garnier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879876v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stejara Netea" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taushif Khan" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2307574" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Dubiela" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Humeniuk" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Metz-Favre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100708" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360390v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Weber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Millet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beghin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac177" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706865v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bidar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Coudereau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01007-7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255972" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708117v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hockin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048978" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872984v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L20-1051" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355059v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quiniou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121064v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60095" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216866v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51355" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834378v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laverdure" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fusaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194369" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491226v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.04.029" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Noemi Castro" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mazerolles" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18925-4" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880088v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gomord" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stordeur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fitchette" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fixman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tropper" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242867" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438484v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coelembier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ANA.0000000000000732" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123963v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien de Marignan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coudereau" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0516-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02935745v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Boisselier" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa089" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490690v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102567" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183129v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fiscus" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00544-0" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902516v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06123-1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02383120v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devilliers" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez525" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066027v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chopin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.05.052" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069745v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.10.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3N2D531-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910912v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701628" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911291v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.022" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X65XGTHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911191v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747299" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833354v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Charrier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00704" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908984v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00110" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911038v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dubost" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mullet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Quang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.01.020" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911304v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers9100132" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796182v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.01.007" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN657X36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26423" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Tavares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546163" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzma Hasan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646584" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Souza-Fonseca Guimaraes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loftus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rabilloud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1884" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J. Van Helden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goossens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150809" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fouyssac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908881v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bienvenu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/280653" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972070v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gasteiger" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131560" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911544v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.26011" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972074v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grau" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00450" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01360281v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05584271v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Tusseau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Khaldi-Plassart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Labalme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mathieu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Riller" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2026.106209" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05457662v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Chartral" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Galaine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giverne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Auxenfans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Reppel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02756-2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05193504v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystel Marton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Cl&#233;menceau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dachy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Demerle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derenne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-025-02637-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026327v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Villard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Karlin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Avet-Loiseau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Martinet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202451191" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05393166v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Sormani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Belot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Nove-Josserand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Picard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rosain" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01960-5" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954092v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Boyer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Bensoussan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halvard B&#246;nig" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabannon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41409-024-02504-y" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879757v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vivier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Walzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mar&#231;ais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41573-024-01098-w" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888066v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Viel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridhar Selvaraj" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gastou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feist" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Perret" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-5090716/v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879863v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Pavel-Dinu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Gardner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Nakauchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoki Kawai" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ottavia Delmonte" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2023011766" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796518v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas W Gauthier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gossez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Malcus" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Monneret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14571" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04137977v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fayand" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hentgen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Posseme" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lacout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2023.06.004" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470830v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Zekre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Duncan" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Laurent" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Pescarmona" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12072702" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04028897v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Bourbon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sesques" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Tordo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Ferrant" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/bloodadvances.2021006563" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879993v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Nombel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Perrine Foray" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorna Garnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lombard" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hachulla" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/rmdopen-2023-003211" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879876v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Benezech" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Khoryati" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Cognard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stejara Netea" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taushif Khan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMc2307574" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04425905v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Matuozzo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Talouarn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marchal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Zhang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Manry" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13073-023-01173-8" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriram Vaidyanathan" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Dudek" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41587-023-01888-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880027v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Dubiela" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Humeniuk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merima Bublin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Metz-Favre" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.waojou.2022.100708" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360390v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Weber" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Millet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Beghin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Guitton" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac177" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706865v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bidar" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hamada" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Coudereau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-022-01007-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856619v2" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Manry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bastard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gervais" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Le Voyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2200413119" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03432391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Besson" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoite Mery" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamila Rocca" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne Heudel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.2001215" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872984v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Killian" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chalayer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Forest" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Grange" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7326/L20-1051" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708117v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Mommert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Hockin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202048978" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03355059v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ommar Omarjee" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quiniou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Moreews" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Ainouze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20201006" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121064v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Marotel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Drouillard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issam Tout" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.60095" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216866v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gauthier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Brocard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Casey" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.51355" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03834378v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bardet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Laverdure" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fusaro" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Picard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Garnier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10194369" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880060v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Mouton" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dalle" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eberhardt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0255972" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880088v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gomord" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Stordeur" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Catherine Fitchette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Fixman" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Tropper" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0242867" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999325v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Hadjadj" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Noemi Castro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Stolzenberg" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Mazerolles" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18925-4" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490690v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Jamilloux" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Henry" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Fauter" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2020.102567" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02935745v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouillet-Assant" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ouziel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Boisselier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rebaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/clinchem/hvaa089" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04438484v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Coelembier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Venet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demaret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Lehot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/ANA.0000000000000732" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123963v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatien de Marignan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Coudereau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bernet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ader" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-0516-6" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183129v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Zaepfel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pradat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fiscus" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41423-020-00544-0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902516v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cour" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Argaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00134-020-06123-1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066027v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fournier" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chopin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.05.052" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02383120v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Devilliers" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gitiaux" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bondet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darragh Duffy" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/kez525" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867795v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Rice" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulliman Ommar Omarjee" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rouchon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Smith" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2665-9913(19)30142-0" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491226v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gaymard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Pons" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Richard" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2020.04.029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01994308v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Milard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Penhoat" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Durand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Buisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Loizon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2018.12.007" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465917v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Picard" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Frachette" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Rieux-Laucat" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.autrev.2019.102361" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04069745v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2018.10.023" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T3N2D531-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02008643v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Laugerette" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fouilloux-Meugnier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201801078" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324386v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hayek" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Bekaddour" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Alves de Sousa" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pietrancosta" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2472555218797078" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01846889v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cheyssac" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Till" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/annrheumdis-2018-213300" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911191v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Zhang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201747299" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Charrier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omran Allatif" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00704" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911291v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2017.11.022" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X65XGTHZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908984v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Nosbaum" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2018.00110" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910912v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.1701628" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796182v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Disse" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clim.2016.01.007" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN657X36-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911038v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Kolenda" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolande Dubost" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Hacard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Mullet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Le Quang" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaip.2017.01.020" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911304v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers9100132" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01764666v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Degouve" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Koenig" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Fauteux-Daniel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.26423" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953711v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Tavares" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546163" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909008v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uzma Hasan" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201646584" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01796190v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Souza-Fonseca Guimaraes" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roisin Loftus" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Rabilloud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.aad1884" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911123v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary J. Van Helden" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Goossens" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daussy" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Faure" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20150809" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917848v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Verronese" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian I. Rice" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Fouyssac" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2015.01.040" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908881v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rouzaire" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laurent" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bienvenu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/280653" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972070v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Mayol" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Gasteiger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20131560" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911540v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Cherfils-Vicini" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Viant" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ni.2936" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00972074v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Grau" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Marvel" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2013.00450" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911544v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/onci.26011" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01360281v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016LYSE1010" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>